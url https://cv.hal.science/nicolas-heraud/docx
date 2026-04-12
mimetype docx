--- v0 (2026-03-11)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Heraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Winding InterTurn Short-circuit Fault Detection in WRIM Using Rise and Fall Times of Stator Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC24061905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF INTER-TURN SHORT-CIRCUIT ON A DOUBLY FED INDUCTION MACHINE WITH D-Q AXIS REPRESENTATION - APPLICATION TO DIFFERENT POWER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB22011207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Approach for Detection and Quantification of Short-Circuit on a Doubly Fed Induction Machine (DFIM) Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), pp.1123-1130. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-021-00733-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sensitivity of Principal Components Analysis Applied in Wound Rotor Induction Machines Faults Detection and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.262-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time diagnosis and fault detection for the monitoring of the wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and fault signature analysis of a wind turbine at a variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ainan Kahyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la génératrice à double alimentation d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PV efficiency for various technologies and module inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Diaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach of a Mathlab/Simulink simulation for a PV/T solar collector behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Instrumentation in Process Plants using Groebner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.2179-2188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR CNRS 6134: research activities in renewable energy field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Canaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journal for Alternative Energy and Ecology (ISJAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation & gross error detection applied to wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Benouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part A, Power and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221, pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Inter Turn Short Circuit Fault on Stator of Doubly Fed Induction Machine by Perimeter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, France. pp.995-998, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quadrature currents and vibration signal to detect inter-turn short circuit on a Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sambatra Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 62th International Scientific Conference on Power and Electrical Engineering of Riga Technical University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, RIGA, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Analytical Approaches for Investigating Low-Level Inter-Turn Winding Faults in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Control and Fault Tolerant Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Energy Management for Atypical Isolated Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, analysis and comparison of shading effects in a photovoltaic array using different configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding fault diagnosis of induction machine connected to a harmonically polluted power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, LIMASSOL, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real-World Power Plant in Ivovona, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV fault detection using the least squares method, Electrical and Power Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exposition on Electrical and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Optimization Approach of the Management of Isolated Sites Power Plants: Case of the Ivovona Village – Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation MED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic supervision of a 6 kwc photovoltaic plant composed of monocrystalline and Amorphous Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Sharapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Renewable and Sustainable Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Mediterranean Conference on Control and Automation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and faults detection of small power wound rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical and Power Engineering (EPE), 2014 International Conference and Exposition on Electrical and power engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2014.6969968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Observability Analysis of Electrical Network with Symbolic Computation: Application on MYRTE Electrical Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sensor Placement on Extended System with Polynomial Symbolic Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, saint petersburg, Russia. pp.1518-1523, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults diagnosis of wind enrgy conversion chain based on doubly fed induction generator by principal components analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.281 - 286, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2013.6529697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults detection on a Wound Rotor Induction Machines by Principal Components Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference and exposition on electrical and power engineering IEEE EPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2012.6463896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Fault Diagnosis System for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.IEEE Catalog Number: ISBN: CFP12IEC-PRT 978-1-4673-2419-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection Of Wound Rotor Induction Motor With Principal Components Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Production Research ICPR 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Germany. pp.ISBN : 978-3-8396-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPAL COMPONENTS ANALYSIS METHOD APPLICATION IN ELECTRICAL MACHINES DIAGNOSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Netherlands. pp.ISBN: 978-989-8425-74-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis & fault detection in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Environment and Electrical Engineering (EEEIC), 2011 10th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2011.5874723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Applied to Wind Turbine Subjected to Functional Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 9th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the DFIG of a variable speed wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES 2010 T&amp;D Latin America Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brazil. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and fault diagnostic of photovoltaic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EnergyCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahrain. pp.289-394, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/energycon.2010.5771711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Variable Speed Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Morocco. pp.471 - 476, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic par analyse des signatures de pannes de la génératrice d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected PV system: Optimization of the inverter size using an energy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du générateur d'une éolienne à modèle incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAH, Evaluation des performances et maîtrise des risques technologiques pour les systèmes industriels et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation design of n-linear sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Control and Automation, 2009. MED '09. 17th Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, Greece. pp.982 - 986, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV array and inverter for 4 PV technologies and modules inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.3646-3651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Robust Optimisation Control of a Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE2009, International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Algeria. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Wind Turbine Generator with flexible transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Offshore Wind 2009 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Netherlands. pp.ID-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis on the DFLG of Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the DFIG of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering IREED08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, -, France. pp.S3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical Machines ELMA08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signatures de pannes pour le diagnostic- Application au générateur d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Linear Dynamic Systems, Unmeasured Variables Case with an Application to Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1662025. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA method in electrical machines diagnosis using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edited by Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA Method in Electrical Machines Diagnosis Using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/46449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données et observabilité des systèmes multilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL082N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Heraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Winding InterTurn Short-circuit Fault Detection in WRIM Using Rise and Fall Times of Stator Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC24061905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF INTER-TURN SHORT-CIRCUIT ON A DOUBLY FED INDUCTION MACHINE WITH D-Q AXIS REPRESENTATION - APPLICATION TO DIFFERENT POWER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB22011207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Approach for Detection and Quantification of Short-Circuit on a Doubly Fed Induction Machine (DFIM) Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), pp.1123-1130. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-021-00733-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time diagnosis and fault detection for the monitoring of the wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sensitivity of Principal Components Analysis Applied in Wound Rotor Induction Machines Faults Detection and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.262-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and fault signature analysis of a wind turbine at a variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ainan Kahyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PV efficiency for various technologies and module inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Diaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la génératrice à double alimentation d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach of a Mathlab/Simulink simulation for a PV/T solar collector behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR CNRS 6134: research activities in renewable energy field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Canaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journal for Alternative Energy and Ecology (ISJAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Instrumentation in Process Plants using Groebner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.2179-2188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation & gross error detection applied to wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Benouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part A, Power and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221, pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Inter Turn Short Circuit Fault on Stator of Doubly Fed Induction Machine by Perimeter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, France. pp.995-998, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quadrature currents and vibration signal to detect inter-turn short circuit on a Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sambatra Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 62th International Scientific Conference on Power and Electrical Engineering of Riga Technical University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, RIGA, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Analytical Approaches for Investigating Low-Level Inter-Turn Winding Faults in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Control and Fault Tolerant Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Energy Management for Atypical Isolated Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, analysis and comparison of shading effects in a photovoltaic array using different configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Optimization Approach of the Management of Isolated Sites Power Plants: Case of the Ivovona Village – Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding fault diagnosis of induction machine connected to a harmonically polluted power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, LIMASSOL, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV fault detection using the least squares method, Electrical and Power Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exposition on Electrical and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real-World Power Plant in Ivovona, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation MED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic supervision of a 6 kwc photovoltaic plant composed of monocrystalline and Amorphous Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Sharapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Renewable and Sustainable Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Mediterranean Conference on Control and Automation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Observability Analysis of Electrical Network with Symbolic Computation: Application on MYRTE Electrical Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and faults detection of small power wound rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical and Power Engineering (EPE), 2014 International Conference and Exposition on Electrical and power engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2014.6969968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults diagnosis of wind enrgy conversion chain based on doubly fed induction generator by principal components analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.281 - 286, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2013.6529697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sensor Placement on Extended System with Polynomial Symbolic Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, saint petersburg, Russia. pp.1518-1523, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults detection on a Wound Rotor Induction Machines by Principal Components Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference and exposition on electrical and power engineering IEEE EPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2012.6463896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Fault Diagnosis System for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.IEEE Catalog Number: ISBN: CFP12IEC-PRT 978-1-4673-2419-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Applied to Wind Turbine Subjected to Functional Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 9th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection Of Wound Rotor Induction Motor With Principal Components Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Production Research ICPR 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Germany. pp.ISBN : 978-3-8396-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPAL COMPONENTS ANALYSIS METHOD APPLICATION IN ELECTRICAL MACHINES DIAGNOSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Netherlands. pp.ISBN: 978-989-8425-74-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis & fault detection in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Environment and Electrical Engineering (EEEIC), 2011 10th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2011.5874723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the DFIG of a variable speed wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES 2010 T&amp;D Latin America Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brazil. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Variable Speed Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Morocco. pp.471 - 476, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and fault diagnostic of photovoltaic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EnergyCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahrain. pp.289-394, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/energycon.2010.5771711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic par analyse des signatures de pannes de la génératrice d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Wind Turbine Generator with flexible transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Offshore Wind 2009 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Netherlands. pp.ID-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected PV system: Optimization of the inverter size using an energy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation design of n-linear sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Control and Automation, 2009. MED '09. 17th Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, Greece. pp.982 - 986, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du générateur d'une éolienne à modèle incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAH, Evaluation des performances et maîtrise des risques technologiques pour les systèmes industriels et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV array and inverter for 4 PV technologies and modules inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.3646-3651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Robust Optimisation Control of a Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE2009, International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Algeria. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical Machines ELMA08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis on the DFLG of Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the DFIG of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering IREED08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, -, France. pp.S3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Linear Dynamic Systems, Unmeasured Variables Case with an Application to Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signatures de pannes pour le diagnostic- Application au générateur d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1662025. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA method in electrical machines diagnosis using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edited by Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA Method in Electrical Machines Diagnosis Using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/46449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données et observabilité des systèmes multilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL082N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyagileva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC24061905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB22011207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-021-00733-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramahaleomiarantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ainan Kahyed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Diaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cristofari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahyeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canaletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Benouna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sambatra Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Razafimahefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrianajaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard Andrianirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianarisoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivalalaina David Razafimahefa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wailly Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158748" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Sharapov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2014.6969968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2013.6529697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2012.6463896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. R. Sambatara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Razafimahenina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ainan Kahyeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houssein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/energycon.2010.5771711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Guelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Batoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bentounsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennouna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/46449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL082N" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyagileva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC24061905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB22011207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-021-00733-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramahaleomiarantsoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ainan Kahyed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Diaf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cristofari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahyeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Benouna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sambatra Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Razafimahefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrianajaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard Andrianirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivalalaina David Razafimahefa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wailly Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158748" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Sharapov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2014.6969968" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2013.6529697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2012.6463896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. R. Sambatara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Razafimahenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874723" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ainan Kahyeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Guelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houssein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/energycon.2010.5771711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Batoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bentounsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164673" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/46449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL082N" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>