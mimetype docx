--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Heraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Winding InterTurn Short-circuit Fault Detection in WRIM Using Rise and Fall Times of Stator Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC24061905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF INTER-TURN SHORT-CIRCUIT ON A DOUBLY FED INDUCTION MACHINE WITH D-Q AXIS REPRESENTATION - APPLICATION TO DIFFERENT POWER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB22011207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Approach for Detection and Quantification of Short-Circuit on a Doubly Fed Induction Machine (DFIM) Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), pp.1123-1130. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-021-00733-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time diagnosis and fault detection for the monitoring of the wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sensitivity of Principal Components Analysis Applied in Wound Rotor Induction Machines Faults Detection and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.262-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and fault signature analysis of a wind turbine at a variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ainan Kahyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PV efficiency for various technologies and module inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Diaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la génératrice à double alimentation d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach of a Mathlab/Simulink simulation for a PV/T solar collector behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR CNRS 6134: research activities in renewable energy field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Canaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journal for Alternative Energy and Ecology (ISJAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Instrumentation in Process Plants using Groebner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.2179-2188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation & gross error detection applied to wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Benouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part A, Power and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221, pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Inter Turn Short Circuit Fault on Stator of Doubly Fed Induction Machine by Perimeter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, France. pp.995-998, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quadrature currents and vibration signal to detect inter-turn short circuit on a Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sambatra Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 62th International Scientific Conference on Power and Electrical Engineering of Riga Technical University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, RIGA, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Analytical Approaches for Investigating Low-Level Inter-Turn Winding Faults in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Control and Fault Tolerant Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Energy Management for Atypical Isolated Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, analysis and comparison of shading effects in a photovoltaic array using different configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Optimization Approach of the Management of Isolated Sites Power Plants: Case of the Ivovona Village – Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding fault diagnosis of induction machine connected to a harmonically polluted power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, LIMASSOL, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV fault detection using the least squares method, Electrical and Power Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exposition on Electrical and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real-World Power Plant in Ivovona, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation MED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic supervision of a 6 kwc photovoltaic plant composed of monocrystalline and Amorphous Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Sharapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Renewable and Sustainable Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Mediterranean Conference on Control and Automation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Observability Analysis of Electrical Network with Symbolic Computation: Application on MYRTE Electrical Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and faults detection of small power wound rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical and Power Engineering (EPE), 2014 International Conference and Exposition on Electrical and power engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2014.6969968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults diagnosis of wind enrgy conversion chain based on doubly fed induction generator by principal components analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.281 - 286, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2013.6529697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sensor Placement on Extended System with Polynomial Symbolic Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, saint petersburg, Russia. pp.1518-1523, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults detection on a Wound Rotor Induction Machines by Principal Components Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference and exposition on electrical and power engineering IEEE EPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2012.6463896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Fault Diagnosis System for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.IEEE Catalog Number: ISBN: CFP12IEC-PRT 978-1-4673-2419-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Applied to Wind Turbine Subjected to Functional Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 9th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection Of Wound Rotor Induction Motor With Principal Components Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Production Research ICPR 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Germany. pp.ISBN : 978-3-8396-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPAL COMPONENTS ANALYSIS METHOD APPLICATION IN ELECTRICAL MACHINES DIAGNOSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Netherlands. pp.ISBN: 978-989-8425-74-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis & fault detection in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Environment and Electrical Engineering (EEEIC), 2011 10th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2011.5874723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the DFIG of a variable speed wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES 2010 T&amp;D Latin America Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brazil. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Variable Speed Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Morocco. pp.471 - 476, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and fault diagnostic of photovoltaic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EnergyCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahrain. pp.289-394, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/energycon.2010.5771711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic par analyse des signatures de pannes de la génératrice d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Wind Turbine Generator with flexible transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Offshore Wind 2009 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Netherlands. pp.ID-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected PV system: Optimization of the inverter size using an energy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation design of n-linear sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Control and Automation, 2009. MED '09. 17th Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, Greece. pp.982 - 986, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du générateur d'une éolienne à modèle incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAH, Evaluation des performances et maîtrise des risques technologiques pour les systèmes industriels et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV array and inverter for 4 PV technologies and modules inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.3646-3651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Robust Optimisation Control of a Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE2009, International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Algeria. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical Machines ELMA08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis on the DFLG of Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the DFIG of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering IREED08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, -, France. pp.S3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Linear Dynamic Systems, Unmeasured Variables Case with an Application to Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signatures de pannes pour le diagnostic- Application au générateur d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1662025. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA method in electrical machines diagnosis using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edited by Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA Method in Electrical Machines Diagnosis Using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/46449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données et observabilité des systèmes multilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL082N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Heraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Winding InterTurn Short-circuit Fault Detection in WRIM Using Rise and Fall Times of Stator Currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Ravelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC24061905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETECTION OF INTER-TURN SHORT-CIRCUIT ON A DOUBLY FED INDUCTION MACHINE WITH D-Q AXIS REPRESENTATION - APPLICATION TO DIFFERENT POWER LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 95, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERB22011207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Approach for Detection and Quantification of Short-Circuit on a Doubly Fed Induction Machine (DFIM) Windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (4), pp.1123-1130. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-021-00733-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Sensitivity of Principal Components Analysis Applied in Wound Rotor Induction Machines Faults Detection and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.262-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time diagnosis and fault detection for the monitoring of the wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.053114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4757624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and fault signature analysis of a wind turbine at a variable speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ainan Kahyed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 223, pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la génératrice à double alimentation d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PV efficiency for various technologies and module inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Diaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach of a Mathlab/Simulink simulation for a PV/T solar collector behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Youssouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environmental Protection- Special Issue 'Renewable Energy sources'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Instrumentation in Process Plants using Groebner Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.2179-2188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR CNRS 6134: research activities in renewable energy field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Canaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Muselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journal for Alternative Energy and Ecology (ISJAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation & gross error detection applied to wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Benouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part A, Power and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221, pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Inter Turn Short Circuit Fault on Stator of Doubly Fed Induction Machine by Perimeter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Dyagileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, France. pp.995-998, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of quadrature currents and vibration signal to detect inter-turn short circuit on a Doubly Fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Sambatra Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 62th International Scientific Conference on Power and Electrical Engineering of Riga Technical University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, RIGA, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Analytical Approaches for Investigating Low-Level Inter-Turn Winding Faults in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habachi Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J. R Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Control and Fault Tolerant Systems 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Energy Management for Atypical Isolated Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, analysis and comparison of shading effects in a photovoltaic array using different configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy, Environment and Climate – ICEECC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Mauritius, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winding fault diagnosis of induction machine connected to a harmonically polluted power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Electrotechnical Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, LIMASSOL, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Real-World Power Plant in Ivovona, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV fault detection using the least squares method, Electrical and Power Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard Andrianirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exposition on Electrical and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Optimization Approach of the Management of Isolated Sites Power Plants: Case of the Ivovona Village – Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Andrianajaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES PowerAfrica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Mediterranean Conference on Control and Automation MED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2015.7158748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic supervision of a 6 kwc photovoltaic plant composed of monocrystalline and Amorphous Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanzhar Sharapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Renewable and Sustainable Energy Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of inter-turn short circuit fault in stator and rotor windings on a small and Medium Power Wound Rotor Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Mediterranean Conference on Control and Automation, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and faults detection of small power wound rotor induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsivalalaina David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Randrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical and Power Engineering (EPE), 2014 International Conference and Exposition on Electrical and power engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2014.6969968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Observability Analysis of Electrical Network with Symbolic Computation: Application on MYRTE Electrical Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sensor Placement on Extended System with Polynomial Symbolic Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wailly Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Manufacturing Modelling, Management, and Control, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, saint petersburg, Russia. pp.1518-1523, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130619-3-RU-3018.00276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults diagnosis of wind enrgy conversion chain based on doubly fed induction generator by principal components analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.281 - 286, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2013.6529697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faults detection on a Wound Rotor Induction Machines by Principal Components Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference and exposition on electrical and power engineering IEEE EPE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, IASI, Romania. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2012.6463896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling & Fault Diagnosis System for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.IEEE Catalog Number: ISBN: CFP12IEC-PRT 978-1-4673-2419-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection Of Wound Rotor Induction Motor With Principal Components Analysis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Production Research ICPR 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Germany. pp.ISBN : 978-3-8396-0293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPAL COMPONENTS ANALYSIS METHOD APPLICATION IN ELECTRICAL MACHINES DIAGNOSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. R. Sambatara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Netherlands. pp.ISBN: 978-989-8425-74-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis & fault detection in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Environment and Electrical Engineering (EEEIC), 2011 10th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2011.5874723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Applied to Wind Turbine Subjected to Functional Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 9th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Budapest, Hungary. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the DFIG of a variable speed wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES 2010 T&amp;D Latin America Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Brazil. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and fault diagnostic of photovoltaic panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EnergyCon 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bahrain. pp.289-394, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/energycon.2010.5771711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis of Variable Speed Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Souleiman Guelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, 18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Morocco. pp.471 - 476, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic par analyse des signatures de pannes de la génératrice d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid connected PV system: Optimization of the inverter size using an energy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromotion 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du générateur d'une éolienne à modèle incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREAH, Evaluation des performances et maîtrise des risques technologiques pour les systèmes industriels et énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation design of n-linear sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Wailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE, Control and Automation, 2009. MED '09. 17th Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, -, Greece. pp.982 - 986, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of PV array and inverter for 4 PV technologies and modules inclinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Lazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany. pp.3646-3651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Robust Optimisation Control of a Wind Turbine Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE2009, International Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Algeria. pp.2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control of a Wind Turbine Generator with flexible transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Batoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Bentounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Offshore Wind 2009 Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Netherlands. pp.ID-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis on the DFLG of Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the DFIG of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malassé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy and EcoDesign in Electrical Engineering IREED08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, -, France. pp.S3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ainan Kahyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Houssein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Electrical Machines ELMA08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des signatures de pannes pour le diagnostic- Application au générateur d'une éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haritza Camblong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Linear Dynamic Systems, Unmeasured Variables Case with an Application to Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouadie Bennouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Razafimahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1662025. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA method in electrical machines diagnosis using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edited by Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of the PCA Method in Electrical Machines Diagnosis Using Matlab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ramahaleomiarantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Razafimahenina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATLAB - A Fundamental Tool for Scientific Computing and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vasilios N. Katsikis, pp.69-88, 2012, 978-953-51-0750-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/46449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données et observabilité des systèmes multilinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL082N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyagileva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC24061905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB22011207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-021-00733-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757624" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramahaleomiarantsoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ainan Kahyed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Diaf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cristofari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahyeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Benouna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sambatra Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Razafimahefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrianajaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard Andrianirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivalalaina David Razafimahefa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wailly Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158748" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Sharapov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2014.6969968" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866957v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2013.6529697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2012.6463896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. R. Sambatara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Razafimahenina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874723" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ainan Kahyeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Guelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houssein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/energycon.2010.5771711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Batoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bentounsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164673" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620725v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennouna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/46449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL082N" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dyagileva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC24061905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB22011207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-021-00733-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ramahaleomiarantsoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Razafimahenina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4757624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ainan Kahyed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lazarov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Stoyanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Diaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cristofari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahyeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wailly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Canaletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muselli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Benouna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284071" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sambatra Jean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Razafimahefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Andrianajaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard Andrianirina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Randrianarisoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivalalaina David Razafimahefa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wailly Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2015.7158748" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Sharapov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2014.6969968" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00276" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2013.6529697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2012.6463896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. R. Sambatara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Razafimahenina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874723" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ainan Kahyeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houssein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/energycon.2010.5771711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Guelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164673" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Batoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bentounsi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennouna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803899v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/46449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL082N" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>