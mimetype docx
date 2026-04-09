--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -934,676 +934,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain-Based Model for Fungible Assets and Secure Transformation Processes Traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Alignment of DAO with Socio-political Principles of Decentralised Governance Using TOGAF and ArchiMate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Rychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B4ISE25 - Blockchain for Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wien (Österreich), Austria. pp.121-128, </w:t>
+              <w:t xml:space="preserve">Enterprise Design, Operations, and Computing. EDOC 2024 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wien, Austria, Austria. pp.117-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94931-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-79059-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115600v1</w:t>
+                <w:t xml:space="preserve">hal-04974016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Paradoxes in Machine Learning: An Ontological Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Blockchain-Based Model for Fungible Assets and Secure Transformation Processes Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntian Ding</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Information Systems. CAiSE 2025 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94590-8_10⟩</w:t>
+              <w:t xml:space="preserve">B4ISE25 - Blockchain for Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wien (Österreich), Austria. pp.121-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94931-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140784v1</w:t>
+                <w:t xml:space="preserve">hal-05115600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
+                <w:t xml:space="preserve">Trust Paradoxes in Machine Learning: An Ontological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Souveyet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t>
+              <w:t xml:space="preserve">Intelligent Information Systems. CAiSE 2025 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria. pp.78-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94590-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813530v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Configuration of Software Product Lines Driven by the Softgoals: the TEAEM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP Working Conference on The Practice of Enterprise Modeling (PoEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Stokholm, Sweden. pp.262-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77908-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415611v1</w:t>
+                <w:t xml:space="preserve">hal-04813530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the study of AI metabolism, a position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ICT for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Alignment of DAO with Socio-political Principles of Decentralised Governance Using TOGAF and ArchiMate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Decision Support Framework for Blockchain Pattern Selection Based on Soft Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Design, Operations, and Computing. EDOC 2024 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blockchain Confluence (satellite conference of the 1st IEEE International Conference on Distributed Ledger Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-79059-1_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04974016v1</w:t>
+                <w:t xml:space="preserve">hal-05415611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-Aware Enterprise Modeling: Challenging the Model-Driven Architecture Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Model for Blockchain-Based Trust in Digital Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,90 +1901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Trust Issues in Supply-Chain Management Systems Through Blockchain Software Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Kiomba Kambilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Rychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Souveyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2023: Research Challenges in Information Science: Information Science and the Connected World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Corfu, Greece. pp.275-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2012,226 +2012,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated and Robust User Story Coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Software Product Lines to Create Blockchain Products: Application to Supply Chain Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Gudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+                <w:t xml:space="preserve">Roberto Erick Lopez-Herrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product-Focused Software Process Improvement 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th ACM International Systems and Software Product Lines Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3546932.3547001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797921v1</w:t>
+                <w:t xml:space="preserve">hal-03716884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Software Product Lines to Create Blockchain Products: Application to Supply Chain Traceability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Six</w:t>
+                <w:t xml:space="preserve">Automated and Robust User Story Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Gudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM International Systems and Software Product Lines Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Product-Focused Software Process Improvement 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Jyväskylä, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716884v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN Intent-based conformance checking: application to security policies</w:t>
               </w:r>
@@ -3276,51 +3276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATIONAL TRUST EVALUATION AND CALIBRATION IN AI-INFUSED SYSTEMS: A SYSTEMATIC LITERATURE REVIEW A PREPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Six" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2022.100061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2019.2915117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S. Ghamsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Comi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2215081105666160929123813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94931-9_10" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79059-1_8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61007-3_28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26886-1_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716884v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perrichon-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri-Ribalta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07481-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Six" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2022.100061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2019.2915117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S. Ghamsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Comi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2215081105666160929123813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79059-1_8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94931-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61007-3_28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26886-1_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716884v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perrichon-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri-Ribalta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07481-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>