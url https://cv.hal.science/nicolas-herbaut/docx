--- v1 (2026-04-09)
+++ v2 (2026-05-26)
@@ -118,235 +118,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain software patterns for the design of decentralized applications: A systematic literature review</w:t>
+                <w:t xml:space="preserve">Harmonica: A Framework for Semi-automated Design and Implementation of Blockchain Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blockchain: Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.100061. </w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (4), pp.25-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcra.2022.100061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520909v1</w:t>
+                <w:t xml:space="preserve">hal-03526302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonica: A Framework for Semi-automated Design and Implementation of Blockchain Applications</w:t>
+                <w:t xml:space="preserve">Blockchain software patterns for the design of decentralized applications: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (4), pp.25-27. </w:t>
+              <w:t xml:space="preserve">Blockchain: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcra.2022.100061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526302v1</w:t>
+                <w:t xml:space="preserve">hal-03520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLADE : Un outil d’aide à la décision automatique pour guider le choix de technologie Blockchain</w:t>
               </w:r>
@@ -2211,230 +2211,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN Intent-based conformance checking: application to security policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAIaaS: A Blockchain-based solution for secure artificial intelligence as-a-Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Perrichon-Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Network Softwarization (IEEE NetSoft 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Tokyo (virtual), Japan</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Deep Learning, Big Data and Blockchain (DEEP-BDB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207525v1</w:t>
+                <w:t xml:space="preserve">hal-03245536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAIaaS: A Blockchain-based solution for secure artificial intelligence as-a-Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Six</w:t>
+                <w:t xml:space="preserve">SDN Intent-based conformance checking: application to security policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Perrichon-Chrétien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Herbaut</w:t>
+                <w:t xml:space="preserve">Raul Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Deep Learning, Big Data and Blockchain (DEEP-BDB 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Roma, Italy</w:t>
+              <w:t xml:space="preserve">7th IEEE International Conference on Network Softwarization (IEEE NetSoft 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tokyo (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245536v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle Blockchain choisir ? Un outil d'aide à la décision pour guider le choix de technologie Blockchain</w:t>
               </w:r>
@@ -3270,51 +3270,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATIONAL TRUST EVALUATION AND CALIBRATION IN AI-INFUSED SYSTEMS: A SYSTEMATIC LITERATURE REVIEW A PREPRINT</w:t>
+                <w:t xml:space="preserve">COMPUTATIONAL TRUST EVALUATION AND CALIBRATION IN AI-INFUSED SYSTEMS: A SYSTEMATIC LITERATURE REVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuntian Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbaut</w:t>
@@ -3724,51 +3724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Six" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2022.100061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12358" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2019.2915117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S. Ghamsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Comi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2215081105666160929123813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79059-1_8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94931-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61007-3_28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26886-1_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716884v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perrichon-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri-Ribalta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07481-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Six" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salinesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520909v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcra.2022.100061" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Frangoudis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LNET.2019.2915117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dietrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMUL.2017.265091653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2017.1700117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid S. Ghamsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Comi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2215081105666160929123813" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Rychkova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79059-1_8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Kiomba Kambilo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Ding" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94931-9_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94590-8_10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Souveyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77908-4_16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61007-3_28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61003-5_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Correa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26886-1_17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33080-3_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716884v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Erick Lopez-Herrejon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245536v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perrichon-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Mazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri Ribalta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841689" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A Frangoudis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2016.7551917" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Xilouris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negri-Ribalta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07481-3_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Vivien Guiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>