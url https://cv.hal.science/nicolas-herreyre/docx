--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2215,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB0FF446"/>
+    <w:nsid w:val="A8C00E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>