--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1118,471 +1118,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for characterization and radiocarbon dating of lime mortar</w:t>
+                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tübingen, Oct 2023, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798269v1</w:t>
+                <w:t xml:space="preserve">hal-04798239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
+                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798184v1</w:t>
+                <w:t xml:space="preserve">hal-04797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μLIBS imaging for the characterization of heterogeneous archaeological materials</w:t>
+                <w:t xml:space="preserve">New method for characterization and radiocarbon dating of lime mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy (EMSLIBS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Young Researchers in Archaeometry, YRA Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tübingen, Oct 2023, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798239v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
+                <w:t xml:space="preserve">μLIBS imaging and Artificial Neural Network for the characterization of heterogeneous materials: the case of lime mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Neoričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Thirion-Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">1st Symposium in Artificial Intelligence and Applied Mathematics for History and Archaeology « IAMAHA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797815v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2215,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8C00E12"/>
+    <w:nsid w:val="2C132C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2446,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-herreyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6710-5523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00432A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-herreyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6710-5523" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2026.129452" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00432A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Neori&#269;i&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/sfhb-0b51" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zebino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/4rhm-6090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798417v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847394v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Compagnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dujancourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>