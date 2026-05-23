--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2215,51 +2215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C132C52"/>
+    <w:nsid w:val="77272983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>