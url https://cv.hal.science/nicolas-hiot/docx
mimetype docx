--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -847,216 +847,225 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Chiang Mai (On line), Thailand</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Chiang Mai (On line), Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3428757.3429126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Querying System Through Entity Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Amavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS, TPDL and EDA 2020 Common Workshops and Doctoral Consortium - International Workshops: DOING, MADEISD, SKG, BBIGAP, SIMPDA, AIMinScience 2020 and Doctoral Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France. pp.36-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,112 +1093,200 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bridging Text and Databases: A Grammar-Based, Model-Agnostic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Text to Databases: attribute grammar as database meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1204,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1258,51 +1355,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Consistent Updating of Incomplete Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1341,261 +1438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIFO, Université d'Orléans, INSA Centre Val de Loire; ENSEA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Rewriting System for Consistent Evolution of RDF/S databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIFO, Université d'Orléans, INSA Centre Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560325v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of side-effect management techniques for semantic graph sanitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIFO, Université d'Orléans, INSA Centre Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1605,100 +1702,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction automatique de bases de données pour le domaine médical : Intégration de texte et maintien de la cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université d'Orléans, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ORLE1026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04794341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1708,51 +1805,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiTXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1764,92 +1861,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataFix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1874,168 +1971,168 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COveR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2103,51 +2200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49AAFFC0"/>
+    <w:nsid w:val="D4154B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-hiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281578567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hiot_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/136173484305447231729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PKR-9625-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudebourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740818v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560325v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04794341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-hiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281578567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hiot_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/136173484305447231729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PKR-9625-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudebourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428757.3429126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740818v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560325v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04794341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>