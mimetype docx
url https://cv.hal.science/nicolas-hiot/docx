--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2200,51 +2200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4154B14"/>
+    <w:nsid w:val="B750EEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>