--- v2 (2026-05-09)
+++ v3 (2026-06-04)
@@ -164,53 +164,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">136173484305447231729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">q6oDGNIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PKR-9625-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -245,899 +266,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Model-Agnostic Meta-model as a Flexible Database Migration Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.343-353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Textual Data and Conceptual Models: A Model-Agnostic Structuring Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion de Données - Principes, Technologies et Applications (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Linked Nulls in Property Graphs: Tools to Ensure Consistency and Reduce Redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.180--194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42914-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Extraction from Clinical Cases for a Knowledge Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Silvanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS (Short Papers) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turin, Italy. pp.353-365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOING@DEFT : utilisation de lexiques pour une classification efficace de cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France. pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Rewriting Rules for RDF Database Evolution Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chiang Mai (On line), Thailand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3428757.3429126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Querying System Through Entity Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Amavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS, TPDL and EDA 2020 Common Workshops and Doctoral Consortium - International Workshops: DOING, MADEISD, SKG, BBIGAP, SIMPDA, AIMinScience 2020 and Doctoral Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France. pp.36-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOING@DEFT : cascade de CRF pour l'annotation d'entités cliniques imbriquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nancy, France. pp.66-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1147,205 +1168,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Text and Databases: A Grammar-Based, Model-Agnostic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Text to Databases: attribute grammar as database meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1355,344 +1376,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Consistent Updating of Incomplete Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIFO, Université d'Orléans, INSA Centre Val de Loire; ENSEA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Rewriting System for Consistent Evolution of RDF/S databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIFO, Université d'Orléans, INSA Centre Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560325v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of side-effect management techniques for semantic graph sanitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIFO, Université d'Orléans, INSA Centre Val de Loire. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1702,100 +1723,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction automatique de bases de données pour le domaine médical : Intégration de texte et maintien de la cohérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université d'Orléans, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024ORLE1026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04794341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1805,334 +1826,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiTXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataFix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirian Halfeld Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COveR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2200,51 +2221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B750EEE5"/>
+    <w:nsid w:val="417831E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2431,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-hiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281578567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hiot_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/136173484305447231729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PKR-9625-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudebourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_29" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349187v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428757.3429126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740818v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560325v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04794341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-hiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4318-4906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281578567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/hiot_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/136173484305447231729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=q6oDGNIAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PKR-9625-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haudebourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_29" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chabin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Silvanovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3428757.3429126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Amavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784743v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Halfeld-Ferrari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740818v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560325v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04794341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ORLE1026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8eae50467503247e8e1c55c2487d5dc5ce5535f1;origin=https://github.com/Neplex/ArchiTXT;visit=swh:1:snp:0eb1b1c186262f5c05f55fe98a6ee2cae2b1006b;anchor=swh:1:rev:0369323be75e70b39179751d83f02583838c7a60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:374c3ba80f7ff4ecf4c104175bc41c397389fc98;origin=https://gitlab.com/jacques-chabin/DataFix;visit=swh:1:snp:2407b6155614335bef89225a323d769b17cea82d;anchor=swh:1:rev:23274e56d1f0a9344240a977ef2bad371b690f0e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:71a84c65c26d147c09dc44641e4981a8ef78fa77;origin=https://github.com/Neplex/COveR;visit=swh:1:snp:bff6b3f03b5a67ded846235e1049466788702c8f;anchor=swh:1:rev:80e059eb372466123587a34c874d1b3b4e3340ce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>