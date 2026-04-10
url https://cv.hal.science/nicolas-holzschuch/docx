--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1295,248 +1295,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of Single Scattering in Participating Media with Refractive Boundaries using Frequency Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Glints Rendering with Prefiltered Discrete Stochastic Microfacets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lu Wang</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2909875⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (6), pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089988v1</w:t>
+                <w:t xml:space="preserve">hal-03156230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Glints Rendering with Prefiltered Discrete Stochastic Microfacets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computation of Single Scattering in Participating Media with Refractive Boundaries using Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong Deng</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (6), pp.144-154. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.2961-2969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2909875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156230v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precomputed Multiple Scattering for Rapid Light Simulation in Participating Media</w:t>
               </w:r>
@@ -3446,274 +3446,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00345903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Analysis and Sheared Reconstruction for Rendering Motion Blur</w:t>
+                <w:t xml:space="preserve">Single Scattering in Refractive Media with Triangle Mesh Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Egan</w:t>
+                <w:t xml:space="preserve">Bruce Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Ting Tseng</w:t>
+                <w:t xml:space="preserve">Shuang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ravi Ramamoorthi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Bala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.93:1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1531326.1531399⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.92:1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1531326.1531398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00388461v1</w:t>
+                <w:t xml:space="preserve">inria-00388481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Scattering in Refractive Media with Triangle Mesh Boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Analysis and Sheared Reconstruction for Rendering Motion Blur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Zhao</w:t>
+                <w:t xml:space="preserve">Kevin Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ting Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kavita Bala</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédo Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Ramamoorthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.92:1-8. </w:t>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.93:1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1531326.1531398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1531326.1531399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00388481v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00388461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Depth of Field</w:t>
               </w:r>
@@ -5275,282 +5275,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint SVBRDF Recovery and Synthesis From a Single Image using an Unsupervised Generative Adversarial Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between micro-structural features and color of nanocrystallized powders of hematite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGSR 2020 - The 31th Eurographics Symposium on Rendering (DL-only Track)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIC 2020 - Association Internationale de la Couleur / Couleur Naturelles - Couleurs Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Avignon, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156291v1</w:t>
+                <w:t xml:space="preserve">hal-02975266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between micro-structural features and color of nanocrystallized powders of hematite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joint SVBRDF Recovery and Synthesis From a Single Image using an Unsupervised Generative Adversarial Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanning Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC 2020 - Association Internationale de la Couleur / Couleur Naturelles - Couleurs Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGSR 2020 - The 31th Eurographics Symposium on Rendering (DL-only Track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, London / Virtual, United Kingdom. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/sr.20201136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975266v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendering transparent materials with a complex refractive index: semi-conductor and conductor thin layers</w:t>
               </w:r>
@@ -10332,51 +10332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Granizo-Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316639v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.487498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Jin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsheng Ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxu Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0160-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ha&#353;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Qi Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3406836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0167-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Liang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2909875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2890466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizian Zeltner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2768525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083246v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A113010FFA2DC7DB653088E5C4648E7EB31E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi M. Bagher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;do Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487228.2487239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Rousiers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ramamoorthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.282" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03147.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E245B1AB72A2F0C71B937C87D663D9FC6F7C0BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536064v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hai Yong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01619.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443630v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01618.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01363.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Egan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Tseng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531399" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Bala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531398" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516522.1516529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Malmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Malmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Assarsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2007.10129241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Atty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00995.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00948.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138450.1138462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073320" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00747.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2003.00722.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Winkler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20241156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550469.3555381" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezi Zhao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zeng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20201136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20191306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214758" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084363.3085037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaplanyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hanika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927416" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302120v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fichet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imari Sato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.09" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20151201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749806v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.11.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652066v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159616.2159637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Jibai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037715.2037786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545955v5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1944745.1944764" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kautz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836987" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00171587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/099-110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kontkanen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Turquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR06/161-171" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wexler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per H. Christensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379406v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441631v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829237v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617669v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355827v5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Granizo-Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316639v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.487498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Jin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsheng Ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxu Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0160-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ha&#353;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Qi Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3406836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0167-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2909875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2890466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizian Zeltner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2768525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083246v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A113010FFA2DC7DB653088E5C4648E7EB31E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi M. Bagher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;do Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487228.2487239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Rousiers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ramamoorthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.282" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03147.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E245B1AB72A2F0C71B937C87D663D9FC6F7C0BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536064v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hai Yong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01619.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443630v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01618.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01363.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Bala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Egan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Tseng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516522.1516529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Malmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Malmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Assarsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2007.10129241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Atty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00995.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00948.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138450.1138462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073320" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00747.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2003.00722.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Winkler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20241156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550469.3555381" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975266v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezi Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zeng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20201136" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20191306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214758" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084363.3085037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaplanyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hanika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927416" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302120v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fichet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imari Sato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.09" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20151201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749806v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.11.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652066v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159616.2159637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Jibai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037715.2037786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545955v5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1944745.1944764" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kautz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836987" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00171587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/099-110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kontkanen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Turquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR06/161-171" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wexler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per H. Christensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379406v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441631v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829237v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617669v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355827v5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>