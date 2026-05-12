--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -944,261 +944,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Path Guiding Method for Participating Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Example-Based Microstructure Rendering with Constant Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Wang</w:t>
+                <w:t xml:space="preserve">Miloš Hašan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Qi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Visual Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41095-020-0160-1⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3406836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486014v1</w:t>
+                <w:t xml:space="preserve">hal-03156347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example-Based Microstructure Rendering with Constant Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Path Guiding Method for Participating Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloš Hašan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling-Qi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Computational Visual Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3406836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41095-020-0160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156347v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Detail Preserving Neural Network Model for Monte Carlo Denoising</w:t>
               </w:r>
@@ -1932,222 +1932,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-Based Rendering for Homogeneous Participating Media with Refractive Boundaries</w:t>
+                <w:t xml:space="preserve">Fast Global Illumination with Discrete Stochastic Microfacets Using a Filterable Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (10), pp.2743-2757. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2768525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628188v1</w:t>
+                <w:t xml:space="preserve">hal-01856980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Global Illumination with Discrete Stochastic Microfacets Using a Filterable Model</w:t>
+                <w:t xml:space="preserve">Point-Based Rendering for Homogeneous Participating Media with Refractive Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beibei Wang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (7), pp.55-64. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.2743-2757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2768525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856980v1</w:t>
+                <w:t xml:space="preserve">hal-01628188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Scale Microfacet Reflectance Model Combining Reflection and Diffraction</w:t>
               </w:r>
@@ -3022,265 +3022,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Rendering of Heterogeneous Translucent Objects with Arbitrary Shapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiaping Wang</w:t>
+                <w:t xml:space="preserve">Real-time Realistic Ocean Lighting using Seamless Transitions from Geometry to BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.497-506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01619.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443634v1</w:t>
+                <w:t xml:space="preserve">inria-00443630v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Realistic Ocean Lighting using Seamless Transitions from Geometry to BRDF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neyret</w:t>
+                <w:t xml:space="preserve">Real-time Rendering of Heterogeneous Translucent Objects with Arbitrary Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartic Subr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Hai Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.487-496. </w:t>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.497-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01618.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00443630v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00443634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu'il y a de bien (ou de mal) dans l'évaluation bibliométrique telle que pratiquée par l'AERES</w:t>
               </w:r>
@@ -6006,248 +6006,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Local Beckmann Roughness for Complex BSDFs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing Spatially Varying Anisotropic Reflectance Parameters using Fourier Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imari Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Siggraph talks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2897839.2927416⟩</w:t>
+              <w:t xml:space="preserve">Graphics Interface Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Victoria, BC, Canada. pp.65-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20380/GI2016.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312227v1</w:t>
+                <w:t xml:space="preserve">hal-01302120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Spatially Varying Anisotropic Reflectance Parameters using Fourier Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Local Beckmann Roughness for Complex BSDFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kaplanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Fichet</w:t>
+                <w:t xml:space="preserve">Johannes Hanika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imari Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
+                <w:t xml:space="preserve">Carsten Dachsbacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Interface Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Victoria, BC, Canada. pp.65-73, </w:t>
+              <w:t xml:space="preserve">ACM Siggraph talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Anaheim, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20380/GI2016.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2897839.2927416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302120v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point-Based Light Transport for Participating Media with Refractive Boundaries</w:t>
               </w:r>
@@ -9420,254 +9420,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Shadow Maps: Efficient Sampling of Light Source Visibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Atty</w:t>
+                <w:t xml:space="preserve">Fast Precomputed Ambient Occlusion for Proximity Shadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Malmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Malmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Assarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5750, INRIA. 2005, pp.24</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5779, INRIA. 2005, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070269v1</w:t>
+                <w:t xml:space="preserve">inria-00070242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Precomputed Ambient Occlusion for Proximity Shadows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulf Assarsson</w:t>
+                <w:t xml:space="preserve">Soft Shadow Maps: Efficient Sampling of Light Source Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Atty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5779, INRIA. 2005, pp.19</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hasenfratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Sillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5750, INRIA. 2005, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070242v1</w:t>
+                <w:t xml:space="preserve">inria-00070269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurately Detecting Symmetries of 3D Shapes</w:t>
               </w:r>
@@ -10332,51 +10332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Granizo-Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316639v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.487498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Jin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsheng Ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxu Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0160-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156347v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ha&#353;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Qi Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3406836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0167-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2909875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2890466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizian Zeltner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2768525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083246v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A113010FFA2DC7DB653088E5C4648E7EB31E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi M. Bagher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;do Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487228.2487239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Rousiers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ramamoorthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.282" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03147.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E245B1AB72A2F0C71B937C87D663D9FC6F7C0BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536064v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hai Yong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01619.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443630v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01618.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01363.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Bala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Egan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Tseng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516522.1516529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Malmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Malmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Assarsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2007.10129241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Atty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00995.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00948.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138450.1138462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073320" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00747.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2003.00722.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Winkler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20241156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550469.3555381" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975266v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezi Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zeng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20201136" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20191306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214758" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084363.3085037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaplanyan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hanika" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927416" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302120v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fichet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imari Sato" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.09" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20151201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749806v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.11.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652066v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159616.2159637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Jibai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037715.2037786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545955v5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1944745.1944764" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kautz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836987" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00171587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/099-110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kontkanen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Turquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR06/161-171" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wexler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per H. Christensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379406v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441631v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829237v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617669v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355827v5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04561024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Granizo-Hidalgo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316639v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.487498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Deng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937939v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03937876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Jin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3528223.3530112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsheng Ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxu Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2963015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ha&#353;an" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Qi Yan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3406836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02486014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0160-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02488602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiheng Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-020-0167-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2909875" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01970399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2890466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizian Zeltner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzel Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417811" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2768525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01515948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacanowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073621" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083246v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12517" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A113010FFA2DC7DB653088E5C4648E7EB31E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi M. Bagher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Soler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartic Subr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belcour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00814164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;do Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2487228.2487239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Gascuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2013.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Rousiers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Ramamoorthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2011.282" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03147.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E245B1AB72A2F0C71B937C87D663D9FC6F7C0BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536064v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Yu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruneton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443630v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01618.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443634v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Hai Yong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01619.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01363.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Bala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Egan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Tseng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531326.1531399" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1516522.1516529" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379385v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Malmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Malmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Assarsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2007.10129241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Atty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hasenfratz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00995.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2006.00948.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138450.1138462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1186822.1073320" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Damez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2004.00747.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00281388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2003.00722.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alonso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cuny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00402" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Winkler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8659.00285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702018v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20241156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03938179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhe Tu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Xu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550469.3555381" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02975266v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03156291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezi Zhao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Xu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zeng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sr.20201136" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20191306" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01809890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3214745.3214758" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3084363.3085037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273887v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302120v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fichet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imari Sato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2016.09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kaplanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hanika" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dachsbacher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897839.2927416" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327239v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/sre20161216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/mam.20151201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749806v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.11.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652066v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2159616.2159637" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00611915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Jibai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037715.2037786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545955v5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1944745.1944764" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kautz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1836845.1836987" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1342250.1342267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stein" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00171587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR07/099-110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kontkanen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Turquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/EGWR/EGSR06/161-171" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stamminger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wexler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per H. Christensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379406v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379411v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416129v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ciavaldini Riviere" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441631v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829237v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617669v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355827v5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070242v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510152v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>