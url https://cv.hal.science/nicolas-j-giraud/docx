--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -866,164 +866,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'évolution des métiers de l'accompagnement en lien avec les nouveaux enjeux de gestion des connaissances en agroécologie. Intervention pour le Comité d'Orientation REcherche, DEveloppement, Formation (COREDEF). Domaine de Cazes, Alaigne</w:t>
+                <w:t xml:space="preserve">Développer une organisation apprenante pour accompagner la réintégration de l'élevage au sein de systèmes de culture et territoires spécialisés. Webinaire Innovation, Recherche &amp; Développement. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485383v1</w:t>
+                <w:t xml:space="preserve">hal-05485401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une organisation apprenante pour accompagner la réintégration de l'élevage au sein de systèmes de culture et territoires spécialisés. Webinaire Innovation, Recherche &amp; Développement. Toulouse</w:t>
+                <w:t xml:space="preserve">Comprendre l'évolution des métiers de l'accompagnement en lien avec les nouveaux enjeux de gestion des connaissances en agroécologie. Intervention pour le Comité d'Orientation REcherche, DEveloppement, Formation (COREDEF). Domaine de Cazes, Alaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485401v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités de capitalisation des connaissances pour soutenir l'accompagnement vers l'agroécologie ? Intervention pour le Conseil Scientifique Chambre d'agriculture France. Paris</w:t>
               </w:r>
@@ -1298,51 +1298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A3A08E8"/>
+    <w:nsid w:val="A3216C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1529,51 +1529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-j-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7462-4391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-j-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7462-4391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Karlsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Annes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18111917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646766v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rubio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Picaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>