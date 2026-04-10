--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -654,78 +654,78 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2024-16, 236, pp.107098. </w:t>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie comportementale murmure à l'oreille du juriste</w:t>
               </w:r>
@@ -2551,486 +2551,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Effects of Enforcement on Cooperation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination with communication under oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (49), pp.12425-12428. </w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.627-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1813502115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01971468v1</w:t>
+                <w:t xml:space="preserve">halshs-01480525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination with communication under oath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Effects of Enforcement on Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3), pp.627-649. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (49), pp.12425-12428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9508-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1813502115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01480525v1</w:t>
+                <w:t xml:space="preserve">halshs-01971468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents de l'économie comportementale et expérimentale : Introduction</w:t>
+                <w:t xml:space="preserve">Referenda Under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.685.0719⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (3), pp.479-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01613845v1</w:t>
+                <w:t xml:space="preserve">halshs-01301784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referenda Under Oath</w:t>
+                <w:t xml:space="preserve">Développements récents de l'économie comportementale et expérimentale : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67 (3), pp.479-504. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.719-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0023-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.685.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301784v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,265 +3218,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Household Labour Supply and the Marriage Market in the UK, 1991-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01321452v1</w:t>
+                <w:t xml:space="preserve">halshs-01476509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household Labour Supply and the Marriage Market in the UK, 1991-2008</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayyan Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46, pp.131-149. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2017.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476509v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évasion fiscale est-elle un trait de personnalité ? Une évaluation empirique des déterminants psychologiques de la « morale fiscale ».</w:t>
               </w:r>
@@ -4383,521 +4383,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse économique du droit et méthode expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2 (202-203), pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.202.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921105v1</w:t>
+                <w:t xml:space="preserve">halshs-00746617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations à l'embauche : quelle ampleur, quelles solutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (13), pp.49-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.013.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique du droit et méthode expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1-2 (202-203), pp.121-145. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecop.202.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746617v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'économie expérimentale dans l'élaboration des politiques publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference Elicitation under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.110-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00879205v1</w:t>
+                <w:t xml:space="preserve">halshs-00731244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Elicitation under Oath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport de l'économie expérimentale dans l'élaboration des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65 (1), pp.110-132. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.155-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731244v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00879205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
               </w:r>
@@ -6536,51 +6536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Économie Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6699,51 +6699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics. Method and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781107446786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8263,191 +8263,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régression sur discontinuité</w:t>
+                <w:t xml:space="preserve">Méthode des doubles différences (difference-in-differences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°13</w:t>
+              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103335v1</w:t>
+                <w:t xml:space="preserve">hal-04098149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des doubles différences (difference-in-differences)</w:t>
+                <w:t xml:space="preserve">La régression sur discontinuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°9</w:t>
+              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098149v1</w:t>
+                <w:t xml:space="preserve">hal-04103335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination in hiring people of supposedly North African origin: What lessons from a large-scale correspondence test?</w:t>
               </w:r>
@@ -8545,51 +8545,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l’embauche des personnes d’origine supposée maghrébine : quels enseignements d’une grande étude par testing ?</w:t>
+                <w:t xml:space="preserve">Discrimination à l’embauche selon le sexe : les enseignements d’un testing de grande ampleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
@@ -8639,75 +8639,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03471261v1</w:t>
+                <w:t xml:space="preserve">halshs-03243388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l’embauche selon le sexe : les enseignements d’un testing de grande ampleur</w:t>
+                <w:t xml:space="preserve">Discrimination à l’embauche des personnes d’origine supposée maghrébine : quels enseignements d’une grande étude par testing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
@@ -8757,51 +8757,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03243388v1</w:t>
+                <w:t xml:space="preserve">halshs-03471261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il de la discrimination à l’embauche selon le sexe parmi les candidatures d’origine maghrébine ?</w:t>
               </w:r>
@@ -9312,98 +9312,98 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (34)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9779,1472 +9779,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05115226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage and Within-Household Inequalities</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05419171v1</w:t>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Solemnly Swear I'm Up To Good: A Megastudy Investigating the Effectiveness of Honesty Oaths on Curbing Dishonesty</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Marriage and Within-Household Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04555561v1</w:t>
+                <w:t xml:space="preserve">halshs-05419171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commitment to the truth creates trust in market exchange: Experimental evidence</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">I Solemnly Swear I'm Up To Good: A Megastudy Investigating the Effectiveness of Honesty Oaths on Curbing Dishonesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Zickfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Scigala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elbaek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tønning Tønnesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04391214v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04555561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How laws affect the perception of norms: empirical evidence from the lockdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commitment to the truth creates trust in market exchange: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F. Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957434v1</w:t>
+                <w:t xml:space="preserve">halshs-04391214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Evaluation Using Causal Inference Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Fougère</w:t>
+                <w:t xml:space="preserve">How laws affect the perception of norms: empirical evidence from the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lobeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455978v1</w:t>
+                <w:t xml:space="preserve">hal-02957434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychometric Investigation of the Personality Traits Underlying Individual Tax Morale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policy Evaluation Using Causal Inference Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02008071v1</w:t>
+                <w:t xml:space="preserve">hal-03455978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who'll stop lying under oath ? Empirical evidence from Tax Evasion Games</w:t>
+                <w:t xml:space="preserve">A Psychometric Investigation of the Personality Traits Underlying Individual Tax Morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Malezieux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159905v1</w:t>
+                <w:t xml:space="preserve">halshs-02008071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to cooperate in the shadow of the law</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who'll stop lying under oath ? Empirical evidence from Tax Evasion Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malezieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393094v2</w:t>
+                <w:t xml:space="preserve">halshs-02159905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Choice under Oaths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to cooperate in the shadow of the law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02136103v1</w:t>
+                <w:t xml:space="preserve">hal-03393094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour Supply, Service Intensity and Contract Choice: Theory and Evidence on Physicians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Choice under Oaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Shearer</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verity Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02158484v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02136103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spillovers, Persistence and Learning: Institutions and the Dynamics of Cooperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Henry</w:t>
+                <w:t xml:space="preserve">Labour Supply, Service Intensity and Contract Choice: Theory and Evidence on Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01613850v1</w:t>
+                <w:t xml:space="preserve">halshs-02158484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Honor Code: Public Goods Contributions under Oath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
+                <w:t xml:space="preserve">Spillovers, Persistence and Learning: Institutions and the Dynamics of Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379060v1</w:t>
+                <w:t xml:space="preserve">halshs-01613850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage, Labor Supply, and Home Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Goussé</w:t>
+                <w:t xml:space="preserve">Leveraging the Honor Code: Public Goods Contributions under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01261040v1</w:t>
+                <w:t xml:space="preserve">halshs-01379060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marriage, Labor Supply, and Home Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01224135v1</w:t>
+                <w:t xml:space="preserve">halshs-01261040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truth-telling under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01229612v1</w:t>
+                <w:t xml:space="preserve">halshs-01224135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
               </w:r>
@@ -11283,307 +11300,333 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01095897v1</w:t>
+                <w:t xml:space="preserve">halshs-01229612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Skills and Homophilous Hiring Discrimination: Evidence from Gender-and Racially-Differentiated Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Edo</w:t>
+                <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877458v1</w:t>
+                <w:t xml:space="preserve">halshs-01095897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social preferences in the online laboratory : A randomized experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
+                <w:t xml:space="preserve">Language Skills and Homophilous Hiring Discrimination: Evidence from Gender-and Racially-Differentiated Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Yannelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00748615v1</w:t>
+                <w:t xml:space="preserve">halshs-00877458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social preferences in the online laboratory : A randomized experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639313v1</w:t>
+                <w:t xml:space="preserve">halshs-00748615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination with Communication under Oath</w:t>
               </w:r>
@@ -11664,252 +11707,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscriminate Discrimination: A correspondence Test for Ethnic Homophily in the Chicago Labor Market</w:t>
+                <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantine Yannelis</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00587674v1</w:t>
+                <w:t xml:space="preserve">halshs-00639313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
+                <w:t xml:space="preserve">Indiscriminate Discrimination: A correspondence Test for Ethnic Homophily in the Chicago Labor Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Yannelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073728v1</w:t>
+                <w:t xml:space="preserve">halshs-00587674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
+                <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00611696v1</w:t>
+                <w:t xml:space="preserve">hal-01073728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
               </w:r>
@@ -11964,177 +12007,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00565157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do people always pay less than they say? Testbed laboratory experiments with IV and HG values</w:t>
+                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00443668v1</w:t>
+                <w:t xml:space="preserve">halshs-00611696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referenda under Oath</w:t>
+                <w:t xml:space="preserve">Do people always pay less than they say? Testbed laboratory experiments with IV and HG values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander James</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12142,251 +12159,251 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490448v1</w:t>
+                <w:t xml:space="preserve">halshs-00443668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning, words and actions: experimental evidence on coordination-improving information</w:t>
+                <w:t xml:space="preserve">Referenda under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00505164v1</w:t>
+                <w:t xml:space="preserve">halshs-00490448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French student really bid sincerely?</w:t>
+                <w:t xml:space="preserve">Learning, words and actions: experimental evidence on coordination-improving information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00277282v1</w:t>
+                <w:t xml:space="preserve">halshs-00505164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earned Wealth, Engaged Bidders? Evidence from a second price auction</w:t>
+                <w:t xml:space="preserve">Do French student really bid sincerely?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
@@ -12419,107 +12436,208 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00277283v1</w:t>
+                <w:t xml:space="preserve">halshs-00277282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Earned Wealth, Engaged Bidders? Evidence from a second price auction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corruption as Betrayal: Experimental Evidence on Corruption Under Delegation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00180044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12529,217 +12647,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination à l'embauche selon le sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Rathelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°37, Institut des politiques publiques (IPP). 2022, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail irrégulier en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Réseau européen d’échanges sur le travail irrégulier. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12749,114 +12867,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'économie appliquée sur l'intervention d'une tierce partie dans la relation d'agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. ENSAE ParisTech; Université Lumière - Lyon II, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12924,51 +13042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8227A83D"/>
+    <w:nsid w:val="28410C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13155,51 +13273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5056-9225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103289860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4736-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hagenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sternal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2025.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00330-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zickfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#346;ciga&#322;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elb&#230;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nnesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02009-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.241.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508787v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.751.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779278v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100471" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galbiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-023-00159-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hergueux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00641-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shearer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lobeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.106003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander James" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244958" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02576845v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103369" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Edo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Yannelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9391-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.510t.1996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malezieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813502115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.685.0719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0023-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476509v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.02.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039880ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9400-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.013.0049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746617v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.202.0121" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.05.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. James" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9448-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01522.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2008.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917249" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2007.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.586.1309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/564-cepremap-comment-lutter-contre-la-fraude-fiscale.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens.fr/?fond=produit&amp;amp;ref=978-2-7288-0489-4&amp;amp;id_rubrique=1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-and-applications-in-empirical-microeconomics-9781788976473.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/les-francais-et-largent-9782226459817" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/repenser-le-modele-social-9782226393951" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/le-quebec-economique-2011-un-bilan-de-sante-du-quebec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103335v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098149v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoult" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471261v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ruault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456784v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Frohly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Rasooly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419171v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555561v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Scigala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elbaek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nning T&#248;nnesen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957434v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008071v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159905v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393094v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Watson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379060v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261040v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639313v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443668v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490448v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277282v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277283v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180044v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rathelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504628v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5056-9225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103289860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4736-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hagenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sternal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2025.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00330-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zickfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#346;ciga&#322;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elb&#230;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nnesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02009-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.241.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508787v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.751.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779278v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100471" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galbiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-023-00159-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hergueux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00641-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shearer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lobeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.106003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander James" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244958" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02576845v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103369" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Edo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Yannelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9391-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.510t.1996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malezieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813502115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0023-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.685.0719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.02.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039880ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9400-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746617v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.202.0121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.013.0049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.05.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. James" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9448-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01522.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2008.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917249" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2007.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.586.1309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/564-cepremap-comment-lutter-contre-la-fraude-fiscale.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens.fr/?fond=produit&amp;amp;ref=978-2-7288-0489-4&amp;amp;id_rubrique=1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-and-applications-in-empirical-microeconomics-9781788976473.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/les-francais-et-largent-9782226459817" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/repenser-le-modele-social-9782226393951" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/le-quebec-economique-2011-un-bilan-de-sante-du-quebec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoult" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ruault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456784v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Frohly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Rasooly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555561v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Scigala" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elbaek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nning T&#248;nnesen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393094v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Watson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261040v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rathelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>