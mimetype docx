--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -195,6029 +195,6163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motivated memory of noise</w:t>
+                <w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Hagenbach</w:t>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+                <w:t xml:space="preserve">Céline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sternal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Mijovic-Prelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Prélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2025.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Criminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11292-026-09732-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05064934v1</w:t>
+                <w:t xml:space="preserve">halshs-05599590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale experimental investigation of the reliability of confidence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44271-025-00330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05371342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of ex ante honesty oaths in reducing dishonesty depends on content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Elbæk</w:t>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Michael</w:t>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Tønnesen</w:t>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-02009-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04768623v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of ex ante honesty oaths in reducing dishonesty depends on content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudry</w:t>
+                <w:t xml:space="preserve">Janis Zickfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Karolina Ścigała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
+                <w:t xml:space="preserve">Christian Elbæk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tønnesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.169-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-02009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie comportementale murmure à l'oreille du juriste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The motivated memory of noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Hagenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sternal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.241.0017⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152, pp.257-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2025.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673346v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05064934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi l’homogamie économique est-elle le signe ? Une application à l’Allemagne de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (1), pp.177-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.751.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment to the truth creates trust in market exchange: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games and Economic Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 148, pp.279-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geb.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04722343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie comportementale et psychologie clinique face aux défis contemporains. Entretien avec Pr Nicolas Jacquemet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'économie comportementale murmure à l'oreille du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Poenaru</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100471⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’évaluation des politiques publiques, XXXIX (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.241.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779278v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to cooperate in the shadow of the law</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Économie comportementale et psychologie clinique face aux défis contemporains. Entretien avec Pr Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poenaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40881-023-00159-x⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.100471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2024.100471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04800439v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning to cooperate in the shadow of the law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.165-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40881-023-00159-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04391176v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Honor Code: Public Goods Contributions under Oath</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Avancées de la recherche en économie de la santé à l'occasion des 43es journées des économistes de la santé français (JESF): Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (3), pp.313-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.743.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-021-00641-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03666626v1</w:t>
+                <w:t xml:space="preserve">halshs-04391176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labour supply, service intensity, and contracts: Theory and evidence on physicians</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leveraging the Honor Code: Public Goods Contributions under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Shearer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jae.2840⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (3), pp.591-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-021-00641-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426996v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Laws Affect the Perception of Norms: Empirical Evidence from the Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lobeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0256624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we commit future managers to honesty?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Labour supply, service intensity, and contracts: Theory and evidence on physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J F Shogren</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.701627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (6), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jae.2840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277342v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does voting on tax fund destination imply a direct democracy effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can we commit future managers to honesty?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Malézieux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2021.106003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.701627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277339v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do truth-telling oaths improve honesty in crowd-working?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does voting on tax fund destination imply a direct democracy effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244958⟩</w:t>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2021.106003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131518v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’ll stop lying under oath? Empirical evidence from tax evasion games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do truth-telling oaths improve honesty in crowd-working?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malézieux</w:t>
+                <w:t xml:space="preserve">Alexander James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason F. Shogren</w:t>
+                <w:t xml:space="preserve">James Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.103369. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0244958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02576845v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language skills and homophilous hiring discrimination: Evidence from gender and racially differentiated applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who’ll stop lying under oath? Empirical evidence from tax evasion games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Edo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantine Yannelis</w:t>
+                <w:t xml:space="preserve">A. Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F. Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11150-017-9391-z⟩</w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2020.103369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042942v1</w:t>
+                <w:t xml:space="preserve">hal-02576845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truth Telling Under Oath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Causal Inference and Impact Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (1), pp.426-438. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue 50th Anniversary, 510-511-512, pp.181-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2017.2892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.510t.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02018089v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Inference and Impact Evaluation</w:t>
+                <w:t xml:space="preserve">Language skills and homophilous hiring discrimination: Evidence from gender and racially differentiated applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fougère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anthony Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Yannelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.510t.1996⟩</w:t>
+              <w:t xml:space="preserve">Review of Economics of the Household</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.349-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11150-017-9391-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866828v1</w:t>
+                <w:t xml:space="preserve">halshs-02042942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Psychometric Investigation of the Personality Traits Underlying Individual Tax Morale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Truth Telling Under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bejeap-2018-0149⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.426-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2017.2892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290402v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02018089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination with communication under oath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Psychometric Investigation of the Personality Traits Underlying Individual Tax Morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jason F Shogren</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malezieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9508-x⟩</w:t>
+              <w:t xml:space="preserve">The B.E. journal of economic analysis &amp; policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.20180070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejeap-2018-0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01480525v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Effects of Enforcement on Cooperation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coordination with communication under oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason F Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1813502115⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.627-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01971468v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01480525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referenda Under Oath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic Effects of Enforcement on Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Galbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0023-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (49), pp.12425-12428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1813502115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301784v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01971468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents de l'économie comportementale et expérimentale : Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boulu-Reshef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fayant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.685.0719⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01613845v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtship behavior: The Out-of-my-league effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Développements récents de l'économie comportementale et expérimentale : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X16000534⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.719-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.685.0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476515v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage, Labor Supply, and Home Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Referenda Under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3982/ECTA11221⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (3), pp.479-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0023-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01689155v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01301784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household Labour Supply and the Marriage Market in the UK, 1991-2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Marriage, Labor Supply, and Home Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Econometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (6), pp.1873 - 1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3982/ECTA11221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476509v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01689155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évasion fiscale est-elle un trait de personnalité ? Une évaluation empirique des déterminants psychologiques de la « morale fiscale ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Household Labour Supply and the Marriage Market in the UK, 1991-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0091⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01476519v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement et incitations : comportements économiques sous serment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualite Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92 (1-2), pp.315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1039880ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'évasion fiscale est-elle un trait de personnalité ? Une évaluation empirique des déterminants psychologiques de la « morale fiscale ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-015-9525-9⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (5), pp.809-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr3.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01261036v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid intelligence and cognitive reflection in a strategic environment: evidence from dominance-solvable games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01188⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-015-9525-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359231v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01261036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluid intelligence and cognitive reflection in a strategic environment: evidence from dominance-solvable games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562649v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social preferences in the online laboratory: a randomized experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-014-9400-5⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00984211v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination à l'embauche selon l'origine et le genre : défiance indifférenciée ou ciblée sur certains groupes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social preferences in the online laboratory: a randomized experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hergueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.252-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-014-9400-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00935241v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché du travail, évaluation et économie expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discrimination à l'embauche selon l'origine et le genre : défiance indifférenciée ou ciblée sur certains groupes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Edo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 464-465-466, pp.155-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082352v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marché du travail, évaluation et économie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economic Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10058-014-0162-5⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIX (1), pp.189-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.141.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026080v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique du droit et méthode expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecop.202.0121⟩</w:t>
+              <w:t xml:space="preserve">Review of Economic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10058-014-0162-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746617v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations à l'embauche : quelle ampleur, quelles solutions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preference Elicitation under Oath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.013.0049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.110-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876436v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'apport de l'économie expérimentale dans l'élaboration des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.3-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.155-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921105v1</w:t>
+                <w:t xml:space="preserve">halshs-00879205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference Elicitation under Oath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse économique du droit et méthode expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2 (202-203), pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.202.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731244v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'économie expérimentale dans l'élaboration des politiques publiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (2), pp.155-194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00879205v1</w:t>
+                <w:t xml:space="preserve">halshs-00921105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Discriminations à l'embauche : quelle ampleur, quelles solutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (13), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.013.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00773412v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning, Words and Actions: Experimental Evidence on Coordination-Improving Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.E. Journal of Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bejte-2012-0018⟩</w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00845123v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00773412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscriminate Discrimination: A Correspondence Test for Ethnic Homophily in the Chicago Labor Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Learning, Words and Actions: Experimental Evidence on Coordination-Improving Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantine Yannelis</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2012.08.004⟩</w:t>
+              <w:t xml:space="preserve">B.E. Journal of Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.215-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejte-2012-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745109v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00845123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social psychology and environmental economics: a new look at ex ante corrections of biased preference evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indiscriminate Discrimination: A Correspondence Test for Ethnic Homophily in the Chicago Labor Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jason Shogren</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine Yannelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-010-9448-4⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.824-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584247v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do people always pay less than they say? Testbed laboratory experiments with IV and HG values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social psychology and environmental economics: a new look at ex ante corrections of biased preference evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01522.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.413-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-010-9448-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00526134v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earned wealth, engaged bidders? Evidence from a second price auction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do people always pay less than they say? Testbed laboratory experiments with IV and HG values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2009.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.857-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9779.2011.01522.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00429894v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00526134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicians' Multitasking and Incentives: Empirical Evidence from a Natural Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earned wealth, engaged bidders? Evidence from a second price auction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Shearer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2008.07.010⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (1), pp.36-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2009.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00305308v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00429894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Resorting to Online Dispute Resolution Promote Agreements ? Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52 (2), pp.259-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy Analysis in the health-services market: accounting for quality and quantity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Physicians' Multitasking and Incentives: Empirical Evidence from a Natural Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/27917249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1436-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2008.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00305309v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring optimistic agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Policy Analysis in the health-services market: accounting for quality and quantity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vialle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2007.10.002⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91-92, pp.287-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/27917249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00272928v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des activités illégales en présence d'un biais d'optimisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring optimistic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.583.0555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.698-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259460v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00272928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation expérimentale des modes électroniques de résolution des litiges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrôle des activités illégales en présence d'un biais d'optimisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 58 (6), pp.1309-1330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.586.1309⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.583.0555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00259457v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une évaluation expérimentale des modes électroniques de résolution des litiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (6), pp.1309-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.586.1309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microéconomie de la corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XX (4), pp.118-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6227,717 +6361,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Economie Comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Charroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2326003004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04679279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie comportementale des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Découverte, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03227511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment lutter contre la fraude fiscale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'ULM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, 100 p., 2020, CEPREMAP, 978-2-7288-0662-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Économie Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 246 p., 2019, Economie et statistiques avancées, Malherbet Franck; Alquier Pierre, 978-2717870800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02283347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économétrie : méthodes et applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental Economics. Method and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 1, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781107446786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02921736v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02303376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Economics. Method and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Économétrie : méthodes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, 464 p., 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02303376v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02921736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination à l’embauche, Sur le marché du travail Français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Edo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, 2013, Opuscule du CEPREMAP, 978-2-7288-0489-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économétrie : Méthodes et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.416, 2010, Ouvertures économiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6947,761 +7081,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Evaluation Using Causal Inference Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nigar Hashimzade; Michael Thornton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research Methods and Applications in Empirical Microeconomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.294-324, 2021, EDWARD ELGAR HANDBOOK OF RESEARCH METHODS AND APPLICATIONS SERIES, 9781788976473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment lutter contre la fraude fiscale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Cohen; Claudia Sénik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les français et l'argent : 6 nouvelles questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 3, 2021, 9782226459817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination dans l’accès à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phillipe Askenazy; Daniel Cohen; Claudia Sénik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le modèle social: 8 nouvelles questions d'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782226393951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03499023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémunération mixte et comportement professionnel des médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Godbout, Marcelin Joanis et Nathalie de Marcellis-Warin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Québec économique 2011. Un bilan de santé du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval (PUL), pp.197-208, 2012, 978-2-7637-9641-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 : Rémunération mixte et comportement professionnel des spécialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Godbout; Marcelin Joanis; Nathalie De Marcellis-Warin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Québec économique 2011. Un bilan de santé du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'université de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9782763796413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01114074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie expérimentale et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Deffains; Éric Langlais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse économique du droit : principes, méthodes, résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.335-369, 2009, Ouvertures économiques, 978-2-8041-5845-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de la criminalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Deffains; Éric Langlais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse économique du droit : principes, méthodes, résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.153-192, 2009, Ouvertures économiques, 978-2-8041-5845-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7711,1671 +7845,1671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Behaviour for Effective Public Policy-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05131085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the oath enhance truth-telling in eyewitness testimony? Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danica Mijovic-Prelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Prelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04855141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les comportements pour élaborer des politiques publiques efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04632955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing (or correspondence study method)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Methods Brief n°6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference-in-differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Methods Brief n°10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing (ou méthode d'étude par correspondance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Fiche méthodologique n°5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regression discontinuity design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Methods Brief n°14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode des doubles différences (difference-in-differences)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">La régression sur discontinuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°9</w:t>
+              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098149v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régression sur discontinuité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Méthode des doubles différences (difference-in-differences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°13</w:t>
+              <w:t xml:space="preserve">LIEPP Fiche méthodologique n°9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103335v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination in hiring people of supposedly North African origin: What lessons from a large-scale correspondence test?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l’embauche selon le sexe : les enseignements d’un testing de grande ampleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03243388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination à l’embauche des personnes d’origine supposée maghrébine : quels enseignements d’une grande étude par testing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03471261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il de la discrimination à l’embauche selon le sexe parmi les candidatures d’origine maghrébine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender discrimination in hiring: Lessons from a large-scale correspondence test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Ruault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination à l’embauche en France: constats et pistes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination in Hiring in France : findings and courses of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social psychology and environmental economics: a new look at ex ante corrections of biased preference evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander G. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10640-010-9448-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00462193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preference Elicitation under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeem.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9385,3259 +9519,3259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced to face the truth: A meta-analysis on the effectiveness of moral reminders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Frohly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05456784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How large is &amp;quot;large enough&amp;quot; ? Large-scale experimental investigation of the reliability of confidence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04893009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How (not) to elicit social image effects: When disclosure fails to boost charitable effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Rasooly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Social Norms: How Experience Affects Moral Judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05115226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage and Within-Household Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Solemnly Swear I'm Up To Good: A Megastudy Investigating the Effectiveness of Honesty Oaths on Curbing Dishonesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janis Zickfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Scigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elbaek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tønning Tønnesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04555561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment to the truth creates trust in market exchange: Experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason F. Shogren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04391214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How laws affect the perception of norms: empirical evidence from the lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lobeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Evaluation Using Causal Inference Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Psychometric Investigation of the Personality Traits Underlying Individual Tax Morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who'll stop lying under oath ? Empirical evidence from Tax Evasion Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Malezieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02159905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to cooperate in the shadow of the law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Choice under Oaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verity Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02136103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour Supply, Service Intensity and Contract Choice: Theory and Evidence on Physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shearer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spillovers, Persistence and Learning: Institutions and the Dynamics of Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Galbiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Honor Code: Public Goods Contributions under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hergueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason F Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage, Labor Supply, and Home Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01261040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truth-telling under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01229612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive ability and the effect of strategic uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01095897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Skills and Homophilous Hiring Discrimination: Evidence from Gender-and Racially-Differentiated Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Edo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Yannelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00877458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social preferences in the online laboratory : A randomized experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hergueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination with Communication under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00639313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiscriminate Discrimination: A correspondence Test for Ethnic Homophily in the Chicago Labor Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine Yannelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage with Labor Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Koessler</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00565157v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using or Hiding Private Information? An Experimental Study of Zero-Sum Repeated Games with Incomplete Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611696v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00565157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do people always pay less than they say? Testbed laboratory experiments with IV and HG values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referenda under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00490448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning, words and actions: experimental evidence on coordination-improving information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do French student really bid sincerely?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earned Wealth, Engaged Bidders? Evidence from a second price auction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Shogren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corruption as Betrayal: Experimental Evidence on Corruption Under Delegation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00180044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12647,217 +12781,217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination à l'embauche selon le sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Rathelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°37, Institut des politiques publiques (IPP). 2022, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03693282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail irrégulier en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Réseau européen d’échanges sur le travail irrégulier. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12867,114 +13001,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'économie appliquée sur l'intervention d'une tierce partie dans la relation d'agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. ENSAE ParisTech; Université Lumière - Lyon II, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13042,51 +13176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28410C74"/>
+    <w:nsid w:val="8A466752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13273,51 +13407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5056-9225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103289860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4736-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064934v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hagenbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sternal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2025.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371342v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00330-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768623v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zickfeld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#346;ciga&#322;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elb&#230;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nnesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02009-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.241.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508787v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.751.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779278v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100471" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galbiati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-023-00159-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hergueux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00641-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shearer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2840" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lobeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256624" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.106003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander James" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244958" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02576845v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103369" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Edo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Yannelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9391-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.510t.1996" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malezieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971468v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813502115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0023-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.685.0719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.02.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0091" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039880ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9400-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746617v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.202.0121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.013.0049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.05.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0155" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.12.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.08.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. James" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9448-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01522.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305308v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dumont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2008.07.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.04.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917249" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2007.10.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0555" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.586.1309" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1586" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/564-cepremap-comment-lutter-contre-la-fraude-fiscale.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens.fr/?fond=produit&amp;amp;ref=978-2-7288-0489-4&amp;amp;id_rubrique=1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-and-applications-in-empirical-microeconomics-9781788976473.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/les-francais-et-largent-9782226459817" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/repenser-le-modele-social-9782226393951" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/le-quebec-economique-2011-un-bilan-de-sante-du-quebec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632955v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoult" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ruault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471261v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428603v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527050v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462193v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456784v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Frohly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Rasooly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555561v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Scigala" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elbaek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nning T&#248;nnesen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159905v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393094v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Watson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613850v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261040v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639313v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587674v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277283v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rathelot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacquemet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5056-9225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103289860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4736-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Mijovic-Prelec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Pr&#233;lec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11292-026-09732-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05371342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-025-00330-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Zickfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina &#346;ciga&#322;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elb&#230;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nnesen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02009-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05064934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hagenbach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sternal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2025.04.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508787v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gouss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.751.0177" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04722343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2024.09.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673346v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.241.0017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779278v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poenaru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2024.100471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Galbiati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40881-023-00159-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.743.0313" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hergueux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-021-00641-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lobeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fortin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shearer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2840" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rosaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Shogren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.701627" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.106003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander James" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Murphy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02576845v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Foug&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.510t.1996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Edo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Yannelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-017-9391-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rosaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2017.2892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malezieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2018-0149" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813502115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X16000534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.685.0719" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0023-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA11221" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2017.02.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02084721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039880ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9400-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2012.05.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746617v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.202.0121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.013.0049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.12.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.08.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. James" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-010-9448-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2011.01522.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.05.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2007.04.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2008.07.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305309v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27917249" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272928v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2007.10.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0555" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.586.1309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1586" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948527v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/564-cepremap-comment-lutter-contre-la-fraude-fiscale.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02921736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;pon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens.fr/?fond=produit&amp;amp;ref=978-2-7288-0489-4&amp;amp;id_rubrique=1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505203v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-methods-and-applications-in-empirical-microeconomics-9781788976473.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/les-francais-et-largent-9782226459817" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/repenser-le-modele-social-9782226393951" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/produit/le-quebec-economique-2011-un-bilan-de-sante-du-quebec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05131085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855141v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Prelec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04094010v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villedieu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243388v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ruault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527048v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462193v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396721v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Frohly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Rasooly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419171v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555561v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Scigala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elbaek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde T&#248;nning T&#248;nnesen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957434v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455978v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008071v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393094v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136103v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Watson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158484v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613850v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379060v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261040v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01073728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443668v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490448v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180044v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Rathelot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001785v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>