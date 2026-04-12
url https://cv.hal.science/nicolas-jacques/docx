--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -555,295 +555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking onset and breaking strength of focused wave packets: Linear prediction model and nonlinear numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goron</w:t>
+                <w:t xml:space="preserve">Marc Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Del Buono</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.104660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058849v1</w:t>
+                <w:t xml:space="preserve">hal-04985886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking onset and breaking strength of focused wave packets: Linear prediction model and nonlinear numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hulin</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Spinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Prevosto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">A. Del Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.104660. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.104322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985886v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of microstructural inertia on plastic localization and void growth in porous solids</w:t>
               </w:r>
@@ -2235,239 +2235,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for necking strains in stretched plates under dynamic biaxial loading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of strain rate on tensile mechanical properties of high-purity niobium single crystals for SRF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eureka Pai Kulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.028⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 797, pp.140258-1 - 140258-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890927v1</w:t>
+                <w:t xml:space="preserve">hal-02956353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain rate on tensile mechanical properties of high-purity niobium single crystals for SRF applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical model for necking strains in stretched plates under dynamic biaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 797, pp.140258-1 - 140258-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200-201, pp.198-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956353v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the water entry and/or exit of axisymmetric bodies</w:t>
               </w:r>
@@ -4034,328 +4034,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microscale inertia on dynamic ductile crack growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671263v1</w:t>
+                <w:t xml:space="preserve">hal-00671258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of microscale inertia on dynamic ductile crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Leblé</w:t>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.665-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671258v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Void coalescence in a porous solid under dynamic loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4543,51 +4543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (8), pp.743-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5940,51 +5940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6082,282 +6082,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Load Models Accounting for the Tilt and Motion of a Cylinder Impacted by a Plunging Breaking Wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Hulin</w:t>
+                <w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wichita, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296316v1</w:t>
+                <w:t xml:space="preserve">hal-04645323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+                <w:t xml:space="preserve">Semi-Analytical Load Models Accounting for the Tilt and Motion of a Cylinder Impacted by a Plunging Breaking Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2023-107740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645323v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des effets d’histoire de vitesse de déformation lors du développement d’instabilités de striction</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6877,134 +6877,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the behaviour of metal foams under shock compression</w:t>
+                <w:t xml:space="preserve">Simulation of the failure of ductile materials under dynamic loading using continuum damage models with micro-inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthelemy</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888748v1</w:t>
+                <w:t xml:space="preserve">hal-01864841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorical and experimental investigation on the water exit problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7033,152 +7037,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the failure of ductile materials under dynamic loading using continuum damage models with micro-inertia</w:t>
+                <w:t xml:space="preserve">Modelling of the behaviour of metal foams under shock compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864841v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the water entry and/or exit of a cone</w:t>
               </w:r>
@@ -7383,230 +7383,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement de mousses métalliques sous choc. Journées du groupe de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">Comparison between an analytical approach and a CFD model applied to wave impacts on a parabola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MécaDymat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational Methods in Marine Engineering (Marine 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713557v1</w:t>
+                <w:t xml:space="preserve">hal-01710618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between an analytical approach and a CFD model applied to wave impacts on a parabola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement de mousses métalliques sous choc. Journées du groupe de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Methods in Marine Engineering (Marine 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">MécaDymat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710618v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of strain localization and dynamic crack growth in ductile materials using micromechanical damage models</w:t>
               </w:r>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic flow surface of porous materials containing spheroidal void shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,558 +8812,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Shock Wave Attenuation through Metallic Foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthelemy</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097181v1</w:t>
+                <w:t xml:space="preserve">hal-01114445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanics-based continuum model of ductile damage under dynamic loading conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
+              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071652v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t>
+              <w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114445v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114323v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based continuum model of ductile damage under dynamic loading conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Study of Shock Wave Attenuation through Metallic Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">23rd MABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108314v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
               </w:r>
@@ -9697,433 +9697,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Arrigoni</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, METZ, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858927v1</w:t>
+                <w:t xml:space="preserve">hal-00858875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic damage and fracture of ductile materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some aspects of inertia in porous ductile solids subjected to dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint SES 50th Annual Technical Meeting and ASME-AMD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Providence, United States. pp.XXX</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858898v1</w:t>
+                <w:t xml:space="preserve">hal-00858845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of inertia in porous ductile solids subjected to dynamic loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic damage and fracture of ductile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, METZ, France</w:t>
+              <w:t xml:space="preserve">Joint SES 50th Annual Technical Meeting and ASME-AMD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Providence, United States. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858845v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, METZ, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858875v1</w:t>
+                <w:t xml:space="preserve">hal-00858927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical damage model for ductile solids incorporating micro-inertial effects and application to dynamic crack extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10454,51 +10454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beijing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,51 +10657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of microscale inertia on dynamic ductile crack extension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10752,51 +10752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets micro-inertiels lors de la propagation dynamique de fissures ductiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10847,51 +10847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10942,51 +10942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11037,51 +11037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of micro inertia on dynamic damage, application to fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11240,64 +11240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11348,64 +11348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11456,51 +11456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11564,64 +11564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding 25th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, China. pp.IWWWFB 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12132,51 +12132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of voided ductile solids with micro-inertia and application to dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12973,51 +12973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9295EE6F"/>
+    <w:nsid w:val="8C956338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13204,51 +13204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>