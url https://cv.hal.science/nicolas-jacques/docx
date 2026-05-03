--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -183,5888 +183,6005 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of breaking wave impact loads on a vertical cylinder</w:t>
+                <w:t xml:space="preserve">Breaking wave-induced slamming loads on vertical cylinders from underlying linear wave properties and parametric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1027, pp.A27. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 356, pp.125325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2026.125325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502423v1</w:t>
+                <w:t xml:space="preserve">hal-05592053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of slamming loads induced by breaking waves on vertical cylinders using fully nonlinear wave kinematics and semi-analytical load model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of breaking wave impact loads on a vertical cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Renaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 204, 104898 (20p.). </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2025.104898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454548v1</w:t>
+                <w:t xml:space="preserve">hal-05502423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the risk of fatigue failure of structural elements exposed to bottom wave slamming – Impulse response regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of slamming loads induced by breaking waves on vertical cylinders using fully nonlinear wave kinematics and semi-analytical load model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hascoët</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Francois Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 154, pp.104411. </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 204, 104898 (20p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2025.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344936v1</w:t>
+                <w:t xml:space="preserve">hal-05454548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking onset and breaking strength of focused wave packets: Linear prediction model and nonlinear numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Prevosto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Spinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Del Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.104322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985886v1</w:t>
+                <w:t xml:space="preserve">hal-05058849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the risk of fatigue failure of structural elements exposed to bottom wave slamming – Impulse response regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Del Buono</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.104322. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.104411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058849v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of microstructural inertia on plastic localization and void growth in porous solids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breaking onset and breaking strength of focused wave packets: Linear prediction model and nonlinear numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105339⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.104660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373711v1</w:t>
+                <w:t xml:space="preserve">hal-04985886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct multimode method for the reduction of vibration induced oscillations on force signals during “pseudo-rigid” water impact experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">The effect of microstructural inertia on plastic localization and void growth in porous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Virazels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 581, pp.118378. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581335v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow topology changes with bubbly flow around a circular cylinder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A direct multimode method for the reduction of vibration induced oscillations on force signals during “pseudo-rigid” water impact experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simo A Mäkiharju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.118378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674245v1</w:t>
+                <w:t xml:space="preserve">hal-04581335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas gun driven dynamic expansion of 3D-printed AlSi10Mg rings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Flow topology changes with bubbly flow around a circular cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno van Ruymbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo A Mäkiharju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104556⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161281v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of water entry–exit problems highlighting suction phenomena by coupled Eulerian–Lagrangian approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gas gun driven dynamic expansion of 3D-printed AlSi10Mg rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Nieto-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Virazels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, pp.104556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060396v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of water entry–exit problems highlighting suction phenomena by coupled Eulerian–Lagrangian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103605⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716408v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Formability of High-Purity Polycrystalline Niobium Sheets for Superconducting Radiofrequency Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Croteau</w:t>
+                <w:t xml:space="preserve">Elisa Cantergiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Said Atieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (2), pp.021004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4052557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling dynamic formability of porous ductile sheets subjected to biaxial stretching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
+                <w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839187v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forward speed on the level-crossing distribution of kinematic variables in multidirectional ocean waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+                <w:t xml:space="preserve">Modeling dynamic formability of porous ductile sheets subjected to biaxial stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Nieto-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marvi-Mashhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. N’souglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.103418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273506v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on strain-rate history effects on the development of necking instabilities under dynamic loading conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of forward speed on the level-crossing distribution of kinematic variables in multidirectional ocean waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230-231, pp.111152. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.109345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327368v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-pronged approach to predict the effect of plastic orthotropy on the formability of thin sheets subjected to dynamic biaxial stretching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence on strain-rate history effects on the development of necking instabilities under dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146, pp.104189. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230-231, pp.111152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995696v1</w:t>
+                <w:t xml:space="preserve">hal-03327368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Strain Rate on the Tensile Mechanical Properties of Electron Beam Welded OFE Copper and High-Purity Niobium for SRF Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A three-pronged approach to predict the effect of plastic orthotropy on the formability of thin sheets subjected to dynamic biaxial stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. N’souglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Cantergiani</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-021-00293-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.104189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188832v1</w:t>
+                <w:t xml:space="preserve">hal-02995696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strain rate on tensile mechanical properties of high-purity niobium single crystals for SRF applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Strain Rate on the Tensile Mechanical Properties of Electron Beam Welded OFE Copper and High-Purity Niobium for SRF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Atieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Croteau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Cantergiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40870-021-00293-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956353v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model for necking strains in stretched plates under dynamic biaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 200-201, pp.198-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the water entry and/or exit of axisymmetric bodies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of strain rate on tensile mechanical properties of high-purity niobium single crystals for SRF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eureka Pai Kulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.559⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 797, pp.140258-1 - 140258-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956390v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of aeration on water entry problems: experiments and simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the water entry and/or exit of axisymmetric bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (5-6), pp.74 - 80. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 901, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454228v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional analytical model of vertical water entry for asymmetric bodies with flow separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the influence of aeration on water entry problems: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Tassin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.101878⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (5-6), pp.74 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354275v1</w:t>
+                <w:t xml:space="preserve">hal-02454228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical expression for the Hugoniot stress–strain curve of elastic-plastic cellular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional analytical model of vertical water entry for asymmetric bodies with flow separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.01.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.101878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.101878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01727711v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An analytical expression for the Hugoniot stress–strain curve of elastic-plastic cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.76 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of micro-inertia effects in closed-cell foams with application to acoustic and shock wave propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vermeersch</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, pp.24-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365428v1</w:t>
+                <w:t xml:space="preserve">hal-01485641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of micro-inertia effects in closed-cell foams with application to acoustic and shock wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97-98, pp.150-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.033⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 97-98, pp.445-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365474v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97-98, pp.150-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365436v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical model for the dynamic behaviour of porous media in the void coalescence stage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237324v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for porous solids taking into account microscale inertia and progressive void nucleation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A micromechanical model for the dynamic behaviour of porous media in the void coalescence stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine A. Benzerga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126630v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">A constitutive model for porous solids taking into account microscale inertia and progressive void nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 80, pp.324-339. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 80, pp.311-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126633v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic failure of ductile materials</w:t>
+                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.324-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01097175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic failure of ductile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.201-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001829v1</w:t>
+                <w:t xml:space="preserve">hal-01097175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Avrillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.06.012⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00671258v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microscale inertia on dynamic ductile crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (4), pp.665-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void coalescence in a porous solid under dynamic loading conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-012-9683-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702849v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock propagation in liquids containing bubbly clusters: a continuum approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Void coalescence in a porous solid under dynamic loading conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (173), pp.203-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-012-9683-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713915v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shock propagation in liquids containing bubbly clusters: a continuum approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 701, pp.304-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2012.05.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713916v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.183- 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00626373v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Studies of Simple Geometries in Slamming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rigo</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (4), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656137v1</w:t>
+                <w:t xml:space="preserve">hal-00626373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Studies of Simple Geometries in Slamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+                <w:t xml:space="preserve">Philippe Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.216-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00493120v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of several analytical models of water impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Leblé</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1750-9548.4.2.125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (1-2), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-009-9436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512362v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes approches pour la simulation numérique d'impacts hydrodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment and comparison of several analytical models of water impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The international journal of multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1750-9548.4.2.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580718v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear vibration of viscoelastic sandwich beams by the harmonic balance and finite element methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes approches pour la simulation numérique d'impacts hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (8), pp.743-770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00493122v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear vibration of viscoelastic sandwich beams by the harmonic balance and finite element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (20), pp.4251-4265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2010.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449150v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and wrinkling during strip conveying in processing lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.03.117⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1624-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758000v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Buckling and wrinkling during strip conveying in processing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 190 (1-3), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.03.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.209-220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00455524v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akli Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.209-220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121204v1</w:t>
+                <w:t xml:space="preserve">hal-00455524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On mode localisation in tensile plate buckling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.1923-1941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.10.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00455508v1</w:t>
+                <w:t xml:space="preserve">hal-00121204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On mode localisation in tensile plate buckling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (11), pp.804-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (7), pp.1923-1941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6074,5885 +6191,5885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semi-Analytical Load Models Accounting for the Tilt and Motion of a Cylinder Impacted by a Plunging Breaking Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2023-107740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645323v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Analytical Load Models Accounting for the Tilt and Motion of a Cylinder Impacted by a Plunging Breaking Wave</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wichita, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296316v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des effets d’histoire de vitesse de déformation lors du développement d’instabilités de striction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodriguez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de forces de succion lors d'impacts hydrodynamiques par une méthode de couplage Euler Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic prediction of wave impact kinematics and loads for ship appendages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cherbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model of vertical water entry for 2D asymmetric bodies with flow separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24éme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fictitious Body Continuation model for the vertical water entry of 2D asymmetric bodies with flow separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the failure of ductile materials under dynamic loading using continuum damage models with micro-inertia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theorical and experimental investigation on the water exit problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864841v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorical and experimental investigation on the water exit problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of the failure of ductile materials under dynamic loading using continuum damage models with micro-inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Tassin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864849v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the behaviour of metal foams under shock compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the water entry and/or exit of a cone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Guidel-plage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the high strain rate behaviour of tubular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Demmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201818302046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between an analytical approach and a CFD model applied to wave impacts on a parabola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Methods in Marine Engineering (Marine 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement de mousses métalliques sous choc. Journées du groupe de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MécaDymat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of strain localization and dynamic crack growth in ductile materials using micromechanical damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Faciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic flow surface of porous materials containing spheroidal void shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICACM US-France Symposium, Dynamic Damage and Fragmentation (ICACM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fort Walton Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the contact line during the water exit of flat plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of microscale inertia on the dynamic response of porous ductile metals in the void growth and void coalescence regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dalian, China. pp.23 - 26</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710584v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microscale inertia on the dynamic response of porous ductile metals in the void growth and void coalescence regimes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of the contact line during the water exit of flat plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dalian, China. pp.23 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710631v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’aération lors d’impacts hydrodynamiques : essais et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique du phénomène de sortie d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of hydrodynamic impact on bubbly water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Elhimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Ocean, Offshore and Arctic Engineering OMAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St. John's, Canada. pp.OMAE2015-41889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of High Strain-Rate Behavior of Metals: Applications to Magnetic Pulse Forming and Electrohydraulic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of material constitutive parameters for dynamic applications: Magnetic Pulse Forming and electrohydraulic forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Taber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Daehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on High Speed Forming (ICHSF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des matériaux poreux contenant des vides sphéroïdaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t>
+              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114445v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based continuum model of ductile damage under dynamic loading conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108314v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Micromechanics-based continuum model of ductile damage under dynamic loading conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114323v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t>
+              <w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071652v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Shock Wave Attenuation through Metallic Foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd MABS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Croci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd MABS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical approach for the dynamic fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Molinari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Innovative numerical approaches for materials and structures in multi-scale problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burg Schnellenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Some aspects of inertia in porous ductile solids subjected to dynamic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, METZ, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">, Jun 2013, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858875v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of inertia in porous ductile solids subjected to dynamic loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic damage and fracture of ductile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, METZ, France</w:t>
+              <w:t xml:space="preserve">Joint SES 50th Annual Technical Meeting and ASME-AMD Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Providence, United States. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858845v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic damage and fracture of ductile materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint SES 50th Annual Technical Meeting and ASME-AMD Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Providence, United States. pp.XXX</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, METZ, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858898v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical damage model for ductile solids incorporating micro-inertial effects and application to dynamic crack extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mollinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFRAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Avrillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beijing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Solid Mechanics Conference (SolMech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des effets d'une explosion sous-marine par rideau de bulles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the influence of microscale inertia on dynamic ductile crack extension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110ème session de l'Association Technique Maritime et Aéronautique (ATMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713925v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of microscale inertia on dynamic ductile crack extension.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atténuation des effets d'une explosion sous-marine par rideau de bulles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">110ème session de l'Association Technique Maritime et Aéronautique (ATMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738487v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets micro-inertiels lors de la propagation dynamique de fissures ductiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MecaDymat 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICILLS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Valenciennes, France. pp.XXXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: from Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, PENSACOLA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of micro inertia on dynamic damage, application to fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Workshop 2011 on Dynamic Behavior of Structures and Materials, Interaction and Friction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Valenciennes, France. pp.XXXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des hétérogénéités de porosité sur la propagation d'ondes de choc dans un liquide aéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20è Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments” Mathematical challenges and modelling of hydroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Edimburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Edimburg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580732v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments” Mathematical challenges and modelling of hydroelasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Edimburg, France</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495109v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle micromécanique pour l'endommagement ductile sous chargements dynamiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient numerical method for the three-dimensional Wagner problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding 25th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, China. pp.IWWWFB 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des vibrations non-linéaires amorties de structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akli Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Zahrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11962,267 +12079,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of coupled lagrangian Eulerian finite element simulations to model suction forces during hydrodynamic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance and Optimum Design of Structures and Materials V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2022, WIT Transactions on The Built Environment, 978-1-78466-472-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/HPSU220101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of voided ductile solids with micro-inertia and application to dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. CAZACU, Procedia IUTAM 3, pp.40-53, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12232,91 +12349,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation de quelques problèmes de dynamique rapide en mécanique des matériaux et des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Bretagne Occidentale, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01176717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12326,100 +12443,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et étude du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004METZ038S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12429,130 +12546,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of underwater blast by diphasic barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Kerampran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12562,350 +12679,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro construction and long read sequencing analysis of a 24 kb long artificial DNA sequence encoding the Universal Declaration of the Rights of Man and of the Citizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lavenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forward speed on the level-crossing distribution of kinematic variables in multidirectional ocean waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional analytical model of vertical water entry for asymmetric bodies with flow separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270373v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12973,51 +13090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C956338"/>
+    <w:nsid w:val="0699679F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13204,51 +13321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2026.125325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>