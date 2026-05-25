--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,13035 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12984 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Jacques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4146-3613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122340620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=mx87TI0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-Chercheur à l'ENSTA (campus de Brest)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche Dupuy de Lôme (UMR CNRS 6027)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of slamming loads induced by breaking waves on vertical cylinders using fully nonlinear wave kinematics and semi-analytical load model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 204, 104898 (20p.). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2025.104898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking wave-induced slamming loads on vertical cylinders from underlying linear wave properties and parametric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prevosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 356, pp.125325. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2026.125325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of breaking wave impact loads on a vertical cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1027, pp.A27. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.11028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the oblique water impact of double curvature bodies involving suction and cavitation phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Del Buono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.104322. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the risk of fatigue failure of structural elements exposed to bottom wave slamming – Impulse response regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 154, pp.104411. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2024.104411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking onset and breaking strength of focused wave packets: Linear prediction model and nonlinear numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prevosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Filipot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197, pp.104660. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of microstructural inertia on plastic localization and void growth in porous solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Virazels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct multimode method for the reduction of vibration induced oscillations on force signals during “pseudo-rigid” water impact experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 581, pp.118378. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow topology changes with bubbly flow around a circular cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno van Ruymbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simo A Mäkiharju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas gun driven dynamic expansion of 3D-printed AlSi10Mg rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nieto-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Virazels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.104556. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of water entry–exit problems highlighting suction phenomena by coupled Eulerian–Lagrangian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 100, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2023.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Formability of High-Purity Polycrystalline Niobium Sheets for Superconducting Radiofrequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cantergiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Atieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (2), pp.021004. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of pressure during the forced water entry of a cone into pure and aerated water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.103605. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dynamic formability of porous ductile sheets subjected to biaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Nieto-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marvi-Mashhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. N’souglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.103418. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Strain Rate on the Tensile Mechanical Properties of Electron Beam Welded OFE Copper and High-Purity Niobium for SRF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Atieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cantergiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40870-021-00293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forward speed on the level-crossing distribution of kinematic variables in multidirectional ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 235, pp.109345. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence on strain-rate history effects on the development of necking instabilities under dynamic loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230-231, pp.111152. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.111152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-pronged approach to predict the effect of plastic orthotropy on the formability of thin sheets subjected to dynamic biaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. N’souglo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.104189. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for necking strains in stretched plates under dynamic biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200-201, pp.198-212. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain rate on tensile mechanical properties of high-purity niobium single crystals for SRF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Croteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eureka Pai Kulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitanya Kale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Siu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 797, pp.140258-1 - 140258-15. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.140258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the water entry and/or exit of axisymmetric bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 901, pp.A37. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of aeration on water entry problems: experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (5-6), pp.74 - 80. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional analytical model of vertical water entry for asymmetric bodies with flow separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.101878. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2019.101878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical expression for the Hugoniot stress–strain curve of elastic-plastic cellular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.76 - 80. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of aeration and compressibility on slamming loads during cone water entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.24-46. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of micro-inertia effects in closed-cell foams with application to acoustic and shock wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.445-457. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled experimental/numerical approach for the characterization of material behavior at high strain-rate using electromagnetic tube expansion testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical model for the dynamic behaviour of porous media in the void coalescence stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine A. Benzerga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for porous solids taking into account microscale inertia and progressive void nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.324-339. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic failure of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.201-220. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of high strain-rate behavior of metals: applications to magnetic pulse forming and electrohydraulic forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.643-649. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of microscale inertia on dynamic ductile crack growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.665-690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2011.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic loads during water impact of three-dimensional solids: Modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.211-231. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void coalescence in a porous solid under dynamic loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (173), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock propagation in liquids containing bubbly clusters: a continuum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 701, pp.304-332. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2012.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of slamming coefficients during vertical water entry of axisymmetric rigid shapes at constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.183- 197. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2012.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (4), pp.19-24. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Studies of Simple Geometries in Slamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), pp.216-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes approches pour la simulation numérique d'impacts hydrodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.743-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear vibration of viscoelastic sandwich beams by the harmonic balance and finite element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329 (20), pp.4251-4265. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2010.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162 (1-2), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-009-9436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and comparison of several analytical models of water impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1750-9548.4.2.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (4), pp.1624-1650. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling and wrinkling during strip conveying in processing lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190 (1-3), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.03.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.209-220. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.15.209-220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.1923-1941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode localisation in tensile plate buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (11), pp.804-809. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an interaction law for the Eshelby inclusion problem in elasto-viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7), pp.1923-1941. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Analytical Load Models Accounting for the Tilt and Motion of a Cylinder Impacted by a Plunging Breaking Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Batlle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2023 42nd International Conference on Ocean, Offshore and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/OMAE2023-107740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced numerical simulation of oblique hydrodynamic impacts of geometries representative of aeronautical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Structural Impact Dynamics International Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Wichita, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des effets d’histoire de vitesse de déformation lors du développement d’instabilités de striction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodriguez-Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de forces de succion lors d'impacts hydrodynamiques par une méthode de couplage Euler Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic prediction of wave impact kinematics and loads for ship appendages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prevosto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of vertical water entry for 2D asymmetric bodies with flow separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24éme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fictitious Body Continuation model for the vertical water entry of 2D asymmetric bodies with flow separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the high strain rate behaviour of tubular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Demmouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818302046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorical and experimental investigation on the water exit problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the failure of ductile materials under dynamic loading using continuum damage models with micro-inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics / 7th European Conference on Computational Fluid Dynamics (ECCM-ECFD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of metal foams under shock compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2018 - 12th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818301041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the water entry and/or exit of a cone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Guidel-plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microscale inertia on the dynamic response of porous ductile metals in the void growth and void coalescence regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the contact line during the water exit of flat plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies (IWWWFB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dalian, China. pp.23 - 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between an analytical approach and a CFD model applied to wave impacts on a parabola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computational Methods in Marine Engineering (Marine 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement de mousses métalliques sous choc. Journées du groupe de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of strain localization and dynamic crack growth in ductile materials using micromechanical damage models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Faciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic flow surface of porous materials containing spheroidal void shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICACM US-France Symposium, Dynamic Damage and Fragmentation (ICACM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fort Walton Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’aération lors d’impacts hydrodynamiques : essais et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique du phénomène de sortie d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of hydrodynamic impact on bubbly water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Ocean, Offshore and Arctic Engineering OMAE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, St. John's, Canada. pp.OMAE2015-41889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of High Strain-Rate Behavior of Metals: Applications to Magnetic Pulse Forming and Electrohydraulic Forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of material constitutive parameters for dynamic applications: Magnetic Pulse Forming and electrohydraulic forming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Taber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Daehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on High Speed Forming (ICHSF),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dynamique des matériaux poreux contenant des vides sphéroïdaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale d’impacts hydrodynamiques sur eau aérée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Elhimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboulghit El Malki Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de l’Hydrodynamique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, VAL DE REUIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of underwater explosion effects by bubble curtains : experiments and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS (Military Aspects of Blast and Shock), Oxford, UK, 7-12 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanics-based continuum model of ductile damage under dynamic loading conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic behavior of porous ductile solids containing spheroidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Mechanics of Materials Conference (EMMC-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Study of Shock Wave Attenuation through Metallic Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITIGATION OF UNDERWATER EXPLOSION EFFECTS BY BUBBLE CURTAINS: EXPERIMENTS AND MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd MABS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-mechanical approach for the dynamic fracture of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Innovative numerical approaches for materials and structures in multi-scale problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Burg Schnellenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du comportement mécanique dynamique de tubes d'aluminium par un essai d'expansion électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of inertia in porous ductile solids subjected to dynamic loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mollinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic damage and fracture of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SES 50th Annual Technical Meeting and ASME-AMD Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Providence, United States. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behavior of porous ductile materials accounting for micro-inertia and void shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Materials and Interfaces under High Strain Rate and Large Deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, METZ, France. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une onde de choc dans un milieu diphasique liquide-bulles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2013 du groupe de travail MécaDymat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Avrillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mazars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical damage model for ductile solids incorporating micro-inertial effects and application to dynamic crack extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Solid Mechanics Conference (SolMech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des effets d'une explosion sous-marine par rideau de bulles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">110ème session de l'Association Technique Maritime et Aéronautique (ATMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of microscale inertia on dynamic ductile crack extension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets micro-inertiels lors de la propagation dynamique de fissures ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MecaDymat 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des hétérogénéités de porosité sur la propagation d'ondes de choc dans un liquide aéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICILLS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France. pp.XXXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microinertia effects on dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: from Microstructure to Macro-scale Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, PENSACOLA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micro inertia on dynamic damage, application to fracture of ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Workshop 2011 on Dynamic Behavior of Structures and Materials, Interaction and Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France. pp.XXXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient numerical method for the three-dimensional Wagner problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding 25th International Workshop on Water Waves and Floating Bodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, China. pp.IWWWFB 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'atténuation d'une onde de pression sous-marine par rideau de bulles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zaleski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional water impact problems: numerical modelling based on the Wagner theory and experiments” Mathematical challenges and modelling of hydroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the International Centre for Mathematical Sciences (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Edimburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle micromécanique pour l'endommagement ductile sous chargements dynamiques intenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.XXX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des vibrations non-linéaires amorties de structures composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Moustaghfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Daya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zahrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of coupled lagrangian Eulerian finite element simulations to model suction forces during hydrodynamic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Langrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance and Optimum Design of Structures and Materials V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 209, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-114, 2022, WIT Transactions on The Built Environment, 978-1-78466-472-5. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/HPSU220101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of voided ductile solids with micro-inertia and application to dynamic crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O. CAZACU, Procedia IUTAM 3, pp.40-53, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de quelques problèmes de dynamique rapide en mécanique des matériaux et des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université de Bretagne Occidentale, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01176717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et étude du plissement des tôles lors de leur transport en continu dans les usines sidérurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004METZ038S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of underwater blast by diphasic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kerampran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro construction and long read sequencing analysis of a 24 kb long artificial DNA sequence encoding the Universal Declaration of the Rights of Man and of the Citizen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forward speed on the level-crossing distribution of kinematic variables in multidirectional ocean waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional analytical model of vertical water entry for asymmetric bodies with flow separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Scolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13090,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0699679F"/>
+    <w:nsid w:val="B6758830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13321,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2026.125325" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jacques" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4146-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122340620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mx87TI0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2025.104898" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prevosto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2026.125325" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05058849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spinosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Del Buono" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hasco&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hosseini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Virazels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105339" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno van Ruymbeke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo A M&#228;kiharju" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04161281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Nieto-Fuentes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Virazels" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04060396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Langrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2023.02.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03648243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Croteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cantergiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Atieh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elhimer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulghit El Malki Alaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03839187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marvi-Mashhadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. N&#8217;souglo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103418" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03188832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-021-00293-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03273506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03327368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02995696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02890927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.05.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eureka Pai Kulyadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Kale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Siu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Kang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.559" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02454228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02354275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.101878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01727711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2018.01.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STSBPXQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kerampran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVKLK0JZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFWN7DPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2016.07.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR0C26HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A. Benzerga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.05.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSLTPRPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.01.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2KGLM2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06WFXR2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097175v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.643" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.12.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBL5MK7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D2ZR58V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9683-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ65QGPJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5Z9791N7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2012.05.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CTV5J3R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantinescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.04.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D1BSVL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1750-9548.4.2.125" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Elias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.03.117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKP6KJ7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.209-220" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.10.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CX2WQHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.08.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7Q9B6KJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04296316v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batlle Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2023-107740" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645323v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280179v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prevosto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caisso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Demmouche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01888748v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301041" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710631v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01713557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01710626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864874v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01864870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Forest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalony" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Croci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Taber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Daehn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114445v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071652v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grandjean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108314v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114323v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097181v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vermeersch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boyce" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858845v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mollinari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858898v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858875v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollinari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738485v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738487v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702856v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00657204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601661v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489333v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580732v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495109v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Moustaghfir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829111v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.witpress.com/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/HPSU220101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/tel-01176717v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750001v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ038S" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600918v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357386v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263362v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270373v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>