--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -2584,51 +2584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA7A0D95"/>
+    <w:nsid w:val="F7B7F8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>