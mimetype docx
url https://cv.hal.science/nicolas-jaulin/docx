--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -100,1752 +100,2032 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8127-4323</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=nVwbsWYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Immunology for gene transfer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Gene Therapy Immunology Core</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing liver gene therapy: Enhanced transduction with GalNAc-bioconjugated rAAV capsids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast tyrosine-based cell membrane modification via diazonium salts: A new frontier for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdon</w:t>
+                <w:t xml:space="preserve">Mohammed Bouzelha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bouzelha</w:t>
+                <w:t xml:space="preserve">Karine Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+                <w:t xml:space="preserve">Sarah Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pavageau</w:t>
+                <w:t xml:space="preserve">Enora Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 189, pp.118300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118300⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 196, pp.119095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263420v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence Study of Cellular Capsid-Specific Immune Responses to AAV2, 4, 5, 8, 9, and rh10 in Healthy Donors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing liver gene therapy: Enhanced transduction with GalNAc-bioconjugated rAAV capsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Avenel</w:t>
+                <w:t xml:space="preserve">Pierre-Alban Lalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandamme</w:t>
+                <w:t xml:space="preserve">Audrey Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouzelha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2023.225⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.118300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809731v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Reveals the Inability of Recombinant AAV8 to Activate Human Monocyte-Derived Dendritic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence Study of Cellular Capsid-Specific Immune Responses to AAV2, 4, 5, 8, 9, and rh10 in Healthy Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Xicluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Masri</w:t>
+                <w:t xml:space="preserve">Allan Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Carré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Céline Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (13), pp.10447. </w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (9-10), pp.355-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241310447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/hum.2023.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193929v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV8 locoregional delivery induces long-term expression of an immunogenic transgene in macaques despite persisting local inflammation</w:t>
+                <w:t xml:space="preserve">Transcriptomic Analysis Reveals the Inability of Recombinant AAV8 to Activate Human Monocyte-Derived Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Gernoux</w:t>
+                <w:t xml:space="preserve">Samer Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Devaux</w:t>
+                <w:t xml:space="preserve">Laure Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Journou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pichard</w:t>
+                <w:t xml:space="preserve">Célia Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (13), pp.10447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241310447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03172941v1</w:t>
+                <w:t xml:space="preserve">hal-04193929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramer-Based Enrichment of Preexisting Anti-AAV8 CD8 + T Cells in Human Donors Allows the Detection of a T EMRA Subpopulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AAV8 locoregional delivery induces long-term expression of an immunogenic transgene in macaques despite persisting local inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Gernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vandamme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Xicluna</w:t>
+                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Hesnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+                <w:t xml:space="preserve">Malo Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.660 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2021.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02447186v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03172941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 years of successful inducible transgene expression following locoregional AAV delivery in nonhuman primates with no detectable immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tetramer-Based Enrichment of Preexisting Anti-AAV8 CD8 + T Cells in Human Donors Allows the Detection of a T EMRA Subpopulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Xicluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Toromanoff</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02052292v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02447186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Packaging and Capsid Mosaic Formation in Multiplexed AAV Libraries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pacouret</w:t>
+                <w:t xml:space="preserve">5 years of successful inducible transgene expression following locoregional AAV delivery in nonhuman primates with no detectable immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Couzinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Zinn</w:t>
+                <w:t xml:space="preserve">Johanne Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Telford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fotini Nicolaou</w:t>
+                <w:t xml:space="preserve">Alice Toromanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02448091v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02052292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Delivery of Allogeneic MuStem Cells in Dystrophic Dogs Requires Only Short-Term Immunosuppression to Avoid Host Immunity and Generate Clinical/Tissue Benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Packaging and Capsid Mosaic Formation in Multiplexed AAV Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline F Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pacouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Lorant</w:t>
+                <w:t xml:space="preserve">Eric Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+                <w:t xml:space="preserve">Elizabeth Telford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hedan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lardenois</w:t>
+                <w:t xml:space="preserve">Fotini Nicolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0963689718776306⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2019.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812518v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02448091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Interaction of Adeno-Associated Virus Serotype 8 Vector with the Host Immune System Following Intramuscular Delivery Results in Weak but Detectable Lymphocyte and Dendritic Cell Transduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
+                <w:t xml:space="preserve">Vascular Delivery of Allogeneic MuStem Cells in Dystrophic Dogs Requires Only Short-Term Immunosuppression to Avoid Host Immunity and Generate Clinical/Tissue Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Babarit</w:t>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lardenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/hum.2014.070⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1096-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963689718776306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01734763v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early Interaction of Adeno-Associated Virus Serotype 8 Vector with the Host Immune System Following Intramuscular Delivery Results in Weak but Detectable Lymphocyte and Dendritic Cell Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Gernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2014.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01734763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generation and in vivo evaluation of IL10-treated dendritic cells in a nonhuman primate model of AAV-based gene transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mtm.2014.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locoregional intravenous delivery of AAV vector in macaque results in persistent transgene expression despite a dedicated humoral and cellular immune responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">In vivo reactivation of human preexisting anti-AAV CD8+ T cells mediates deleterious immune response in a preclinical humanized mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Gernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Meeting of the American Society of Gene and Cell Therapy (ASGCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Salt Lake City, Utah, United States</w:t>
+              <w:t xml:space="preserve">ASGCT 2026 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASGCT, May 2026, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749165v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Locoregional intravenous delivery of AAV vector in macaque results in persistent transgene expression despite a dedicated humoral and cellular immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Gernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Annual Meeting of the American Society of Gene and Cell Therapy (ASGCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Salt Lake City, Utah, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macaque immune responses following AAV-based gene transfer to the skeletal muscle: addressing the method of vector delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Gernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Gene and Cell Therapy/French Society of Cell and Gene Therapy Collaborative Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1855,668 +2135,818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human MuStem cells: a cell-based therapy candidate for Duchenne Muscular Dystrophy, with immunomodulatory properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human MuStem cells, a promising therapeutic candidate for muscular dystrophies with immunomodulatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lieubeau-Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes Actualités Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulatory properties of human MuStem cells: assessing their impact on adaptive and innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESGCT and FSGT Collaborative Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Helsinki, Finland. Human Gene Therapy, 26 (10), 2015, Human Gene Therapy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; characterization of immunomodulatory properties of MuStem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Yves Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Society of Gene and Cell Therapy (ESGCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, The Hague, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locoregional intravenous delivery of AAV vector in macaque results in persistent transgene expression despite a dedicated humoral and cellular immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwaldys Gernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Salt Lake City, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineered muscle tissues with enhanced maturation enable the identification of clinically relevant rAAV capsids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05620140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2584,51 +3014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7B7F8B1"/>
+    <w:nsid w:val="F1B6C44E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2815,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jaulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr1089.univ-nantes.fr/en/research/immunology-for-gene-transfer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://umr1089.univ-nantes.fr/en/facilities-cores/gti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lalys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzelha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118300" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Xicluna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Avenel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandamme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.225" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Masri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzini&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Gernoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guilbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Journou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.02.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandamme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hesnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02052292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Duff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Toromanoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline F Schmit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pacouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zinn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Telford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Nicolaou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lorant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689718776306" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01734763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2014.070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2014.28" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau-Teillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190314v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwaldys Gernoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jaulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8127-4323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nVwbsWYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr1089.univ-nantes.fr/en/research/immunology-for-gene-transfer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://umr1089.univ-nantes.fr/en/facilities-cores/gti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05612737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzelha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pavageau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Ferron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lalys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Xicluna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Avenel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2023.225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Masri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzini&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241310447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03172941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Gernoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guilbaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Journou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pichard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2021.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02447186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vandamme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Hesnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02052292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Duff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Toromanoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02448091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline F Schmit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pacouret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zinn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Telford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Nicolaou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2019.11.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lorant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lardenois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689718776306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01734763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2014.070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222897v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Segovia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2014.28" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zuber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lieubeau-Teillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t H&#233;dan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwaldys Gernoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05620140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Li&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Mainieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>