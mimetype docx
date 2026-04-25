--- v0 (2026-03-29)
+++ v1 (2026-04-25)
@@ -766,291 +766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-redundant association rules between diseases and medications: an automated method for knowledge base construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On measuring similarity for sequences of itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Severac</w:t>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Sauleau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-015-0151-9⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-014-0362-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138780v1</w:t>
+                <w:t xml:space="preserve">hal-01094383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On measuring similarity for sequences of itemsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Egho</w:t>
+                <w:t xml:space="preserve">Non-redundant association rules between diseases and medications: an automated method for knowledge base construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Hassina Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Calders</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Nisand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (3), pp.33. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-014-0362-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-015-0151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094383v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to the discovery of multidimensional patterns in healthcare trajectories</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,164 +3473,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked Data and Online Classifications to Organise Mined Patterns in Patient Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t>
+              <w:t xml:space="preserve">Proceedings of the AMIA 2013 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885965v1</w:t>
+                <w:t xml:space="preserve">hal-00903261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representation of sequential patterns and their projections within Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,139 +3650,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Notes for LML (PKDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data and Online Classifications to Organise Mined Patterns in Patient Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AMIA 2013 Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Washington, United States</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903261v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Projections of Sequential Pattern Structures (with an application on care trajectories)</w:t>
               </w:r>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting data mining results with linked data for learning analytics: motivation, case study and directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nuemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
+                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -4588,97 +4588,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736710v1</w:t>
+                <w:t xml:space="preserve">hal-00736706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
@@ -4696,116 +4696,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
+              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736706v1</w:t>
+                <w:t xml:space="preserve">hal-00736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,243 +5221,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+                <w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Palomares</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646843v1</w:t>
+                <w:t xml:space="preserve">hal-00641649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Egho</w:t>
+                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641649v1</w:t>
+                <w:t xml:space="preserve">hal-00646843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la qualité des données de bases régionales ou nationales des RSA en vue d'une utilisation épidémiologique à partir de l'analyse formelle de concept et des treillis de Galois</w:t>
               </w:r>
@@ -6019,51 +6019,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MosAIK PhD Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -6240,51 +6240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Workshop on Linked Data for Knowledge Discovery (LD4KD 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illaria Tiddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6517,51 +6517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6622,64 +6622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Measuring Similarity for Sequences of Itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-018-1388-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Natoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0102-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235; Tamisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1502-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Severac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sauleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nisand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0151-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coevoet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0b013e3182928f84" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Altieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0QGZG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kohler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/49205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Haumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arnoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Redjaimia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0550-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5BCL04K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irawati Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Alzahouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Larue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Loos-Ayav" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.06.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cravoisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2008.02.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Molle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2006.00383.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchheit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2003.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVNQNXQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460327" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Tiddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-018-1388-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Natoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0102-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235; Tamisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1502-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Severac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nisand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0151-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coevoet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0b013e3182928f84" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Altieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0QGZG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kohler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/49205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Haumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arnoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Redjaimia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0550-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5BCL04K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irawati Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Alzahouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Larue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Loos-Ayav" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.06.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cravoisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2008.02.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Molle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2006.00383.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchheit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2003.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVNQNXQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460327" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Tiddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>