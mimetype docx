--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1427,278 +1427,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data mining approach for grouping and analyzing trajectories of care using claim data: the example of breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COURLIS (COURs en LIgne de Statistiques appliquées) : un MOOC francophone innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Nuemi</w:t>
+                <w:t xml:space="preserve">Florence Ducreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+                <w:t xml:space="preserve">Gérard Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.130. </w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.27-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/49205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00917359v1</w:t>
+                <w:t xml:space="preserve">hal-00903262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COURLIS (COURs en LIgne de Statistiques appliquées) : un MOOC francophone innovant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A data mining approach for grouping and analyzing trajectories of care using claim data: the example of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ducreau</w:t>
+                <w:t xml:space="preserve">Gilles Nuemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Casanova</w:t>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Kohler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (1), pp.27-32. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/49205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-13-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903262v1</w:t>
+                <w:t xml:space="preserve">inserm-00917359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'une méthode de fouille de données pour la détection des cancers du sein incidents dans les données du programme de médicalisation des systèmes d'information</w:t>
               </w:r>
@@ -1928,295 +1928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00605157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the availability of positron emission tomography modify diagnostic strategies for solitary pulmonary nodules? An observational study in France.</w:t>
+                <w:t xml:space="preserve">Effets sur la morbidité et les coûts des pneumopathies nosocomiales à Staphylococcus aureus résistant à la méthicilline en réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irawati Lemonnier</w:t>
+                <w:t xml:space="preserve">Alexandrine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
+                <w:t xml:space="preserve">Carole Loos-Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazem Alzahouri</w:t>
+                <w:t xml:space="preserve">Nathalie Commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arveux</w:t>
+                <w:t xml:space="preserve">Christian Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.139. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (1), pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475551v1</w:t>
+                <w:t xml:space="preserve">hal-02138923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur la morbidité et les coûts des pneumopathies nosocomiales à Staphylococcus aureus résistant à la méthicilline en réanimation</w:t>
+                <w:t xml:space="preserve">Does the availability of positron emission tomography modify diagnostic strategies for solitary pulmonary nodules? An observational study in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Larue</w:t>
+                <w:t xml:space="preserve">Irawati Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Loos-Ayav</w:t>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Commun</w:t>
+                <w:t xml:space="preserve">Kazem Alzahouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rabaud</w:t>
+                <w:t xml:space="preserve">Patrick Arveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (1), pp.25-33. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2008.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-9-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138923v1</w:t>
+                <w:t xml:space="preserve">hal-00475551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin-associated lactic acidosis in an intensive care unit</w:t>
               </w:r>
@@ -3473,830 +3473,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Data and Online Classifications to Organise Mined Patterns in Patient Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Projections of Sequential Pattern Structures (with an application on care trajectories)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei O. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AMIA 2013 Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Washington, United States</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and Their Applications - CLA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903261v1</w:t>
+                <w:t xml:space="preserve">hal-00910300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation of sequential patterns and their projections within Formal Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Egho</w:t>
+                <w:t xml:space="preserve">Interpreting data mining results with linked data for learning analytics: motivation, case study and directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Notes for LML (PKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK - Third International Conference on Learning Analytics and Knowledge - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.155--164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2460296.2460327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910266v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked Data and Online Classifications to Organise Mined Patterns in Patient Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t>
+              <w:t xml:space="preserve">Proceedings of the AMIA 2013 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885965v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Projections of Sequential Pattern Structures (with an application on care trajectories)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and Their Applications - CLA'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910300v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting data mining results with linked data for learning analytics: motivation, case study and directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
+                <w:t xml:space="preserve">FCA and pattern structures for mining care trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei O. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK - Third International Conference on Learning Analytics and Knowledge - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop FCA4AI, "What FCA can do for artificial intelligence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903259v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The representation of sequential patterns and their projections within Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Buzmakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei O. Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Notes for LML (PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732661v1</w:t>
+                <w:t xml:space="preserve">hal-00910266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA and pattern structures for mining care trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon Calders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop FCA4AI, "What FCA can do for artificial intelligence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910290v1</w:t>
+                <w:t xml:space="preserve">hal-00885965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for mining care trajectories for chronic diseases</w:t>
               </w:r>
@@ -4321,64 +4321,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Nuemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIME 2013 - 14th Conference on Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Murcia, Spain</w:t>
@@ -4526,489 +4526,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+                <w:t xml:space="preserve">A Semantic Wiki for Editing and Sharing Decision Guidelines in Oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Herengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">The 24th European Medical Informatics Conference - MIE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.Cristina Mazzoleni, Aug 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736706v1</w:t>
+                <w:t xml:space="preserve">hal-00736711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Palomares</w:t>
+                <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ECML-PKDD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736710v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dino Ienco</w:t>
+                <w:t xml:space="preserve">From Web 1.0 to Social Semantic Web: Lessons Learnt from a Migration to a Medical Semantic Wiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t>
+              <w:t xml:space="preserve">9th Extended Semantic Web Conference - ESWC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801813v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Wiki for Editing and Sharing Decision Guidelines in Oncology</w:t>
+                <w:t xml:space="preserve">Semantic decision trees editing for decision support with KcatoS - Application in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th European Medical Informatics Conference - MIE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.Cristina Mazzoleni, Aug 2012, Pise, Italy</w:t>
+              <w:t xml:space="preserve">SIMI 2012: Semantic Interoperability in Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736711v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’une action de prévention sur les IST, du VIH et hépatites virales par les étudiants de médecine (personnes relais) auprès de certains lycéens de l'agglomération nancéenne.</w:t>
               </w:r>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzième Congrès du CNGE. 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
@@ -5158,51 +5158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.575-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,243 +5221,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Egho</w:t>
+                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641649v1</w:t>
+                <w:t xml:space="preserve">hal-00646843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition sémantique d'arbres de décision pour l'oncologie avec KcatoS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+                <w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Egho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Palomares</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition du Symposium sur l'Ingénierie de l'Information Médicale - SIIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646843v1</w:t>
+                <w:t xml:space="preserve">hal-00641649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la qualité des données de bases régionales ou nationales des RSA en vue d'une utilisation épidémiologique à partir de l'analyse formelle de concept et des treillis de Galois</w:t>
               </w:r>
@@ -5718,217 +5718,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00109863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer patient flows discovery in DRG databases</w:t>
+                <w:t xml:space="preserve">Mise en évidence de filières de soins dans le traitement du cancer A l'aide des motifs fréquents et treillis de Galois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Maastricht/Pays-bas</w:t>
+              <w:t xml:space="preserve">XIX Journnées EMOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00109808v1</w:t>
+                <w:t xml:space="preserve">inria-00109868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de filières de soins dans le traitement du cancer A l'aide des motifs fréquents et treillis de Galois.</w:t>
+                <w:t xml:space="preserve">Cancer patient flows discovery in DRG databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Journnées EMOIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t>
+              <w:t xml:space="preserve">MIE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Maastricht/Pays-bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00109868v1</w:t>
+                <w:t xml:space="preserve">inria-00109808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6240,51 +6240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Workshop on Linked Data for Knowledge Discovery (LD4KD 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu d'Aquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illaria Tiddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6410,51 +6410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Palomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,51 +7093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-018-1388-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Natoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0102-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235; Tamisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1502-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Severac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nisand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0151-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coevoet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0b013e3182928f84" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Altieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0QGZG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kohler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/49205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Haumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arnoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Redjaimia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0550-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5BCL04K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irawati Lemonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Alzahouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Larue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Loos-Ayav" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.06.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cravoisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2008.02.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Molle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2006.00383.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchheit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2003.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVNQNXQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460327" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Tiddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Chouihed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bassand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duarte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatake Kobayashi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00392-018-1388-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Danese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Natoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyrin-Biroulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-019-0102-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235; Tamisier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1502-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Severac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sauleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nisand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-015-0151-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coevoet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0b013e3182928f84" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Altieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dobre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2013.05.090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC0QGZG0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ducreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Casanova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kohler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/49205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00917359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-130" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Zang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00605157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Haumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arnoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Redjaimia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0550-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5BCL04K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Larue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Loos-Ayav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2008.06.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irawati Lemonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Alzahouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arveux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-9-139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cravoisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nace" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc7137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malvitte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lafontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajo.2008.02.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Molle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-2277.2006.00383.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Buchheit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordebar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2003.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVNQNXQ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couffignal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad B. Chawki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61030-6_8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2460296.2460327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F. Roques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Herengt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palomares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736706v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585404v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bannay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Tiddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>