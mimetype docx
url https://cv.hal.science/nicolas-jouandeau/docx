--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1481,51 +1481,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2530,230 +2530,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy Walk-based Search Strategy: Application to Destructive Foraging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meysa Idiri</w:t>
+                <w:t xml:space="preserve">A Non-Deterministic Strategy for Searching Optimal Number of Trees Hyperparameter in Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennedy Senagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fortino Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Programming and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317295v1</w:t>
+                <w:t xml:space="preserve">hal-02317300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Deterministic Strategy for Searching Optimal Number of Trees Hyperparameter in Random Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kennedy Senagi</w:t>
+                <w:t xml:space="preserve">Lévy Walk-based Search Strategy: Application to Destructive Foraging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zedadra Ouarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysa Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortino Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Programming and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317300v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition des jeux pour le General Game Playing</w:t>
               </w:r>
@@ -3130,3239 +3130,3174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Foraging Algorithm Based on Artificial Potential Field</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Cooperative and Non Cooperative Stigmergy-based Models for Foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Programming and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria. </w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7244986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317201v1</w:t>
+                <w:t xml:space="preserve">hal-02317202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Contrast Improvement for Low Altitude Aerial Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">Morphological optimization of prosthesis' finger for precision grasping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIII International FLorida Artificial Intelligence Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International workshop in medical and service robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317203v1</w:t>
+                <w:t xml:space="preserve">hal-02317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological optimization of prosthesis' finger for precision grasping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Fuzzy Contrast Improvement for Low Altitude Aerial Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Nderu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International workshop in medical and service robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIII International FLorida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317209v1</w:t>
+                <w:t xml:space="preserve">hal-02317203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Cooperative and Non Cooperative Stigmergy-based Models for Foraging</w:t>
+                <w:t xml:space="preserve">A Distributed Foraging Algorithm Based on Artificial Potential Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Seridi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. </w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Programming and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7244986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317202v1</w:t>
+                <w:t xml:space="preserve">hal-02317201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid kinematic model applied to the under-actuated robotic hand prosthesis ProMain-I and experimental evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Ramirez</w:t>
+                <w:t xml:space="preserve">Requirements for artificial muscles to design robotic fingers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Polit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2015 IEEE International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ponta Delgada, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421522v1</w:t>
+                <w:t xml:space="preserve">hal-02317207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for artificial muscles to design robotic fingers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Polit</w:t>
+                <w:t xml:space="preserve">Optimal Player Information MCTS applied to Chinese Dark Chess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th annual IEEE Conference on Technologies and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tainan, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAAI.2015.7407121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317207v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Player Information MCTS applied to Chinese Dark Chess</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid kinematic model applied to the under-actuated robotic hand Prosthesis ProMain-I and experimental evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th annual IEEE Conference on Technologies and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAAI.2015.7407121⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/RAS-EMBS International Conference in reabilitation robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Singapour, Singapore. pp.301--306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR.2015.7281216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317220v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid kinematic model applied to the under-actuated robotic hand Prosthesis ProMain-I and experimental evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Elbow flexion and extension identification using surface electromyography signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rubiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rubiano</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/RAS-EMBS International Conference in reabilitation robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICORR.2015.7281216⟩</w:t>
+              <w:t xml:space="preserve">23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.644--648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317212v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elbow flexion and extension identification using surface electromyography signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Expenditure in Multi-Agent Foraging: An Empirical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362462⟩</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information. Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2015F200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317214v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Expenditure in Multi-Agent Foraging: An Empirical Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decentralized Ant Colony Foraging Model Using Only Stigmergic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Seridi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information. Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XV Workshop "Dagli Oggetti agli Agenti"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Catania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317216v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small and large MCTS playouts applied to Chinese Dark Chess stochastic game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI Computer Games Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Computers and Games, CG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Yokohama, Japan. pp.257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317151v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of parametrised kicking motion for humanoid soccer player</w:t>
+                <w:t xml:space="preserve">Enhancing Humanoids' Walking Skills through Morphogenesis Evolution Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robot Systems and Competitions (ICARSC), 2014 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723808v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Humanoids' Walking Skills through Morphogenesis Evolution Method</w:t>
+                <w:t xml:space="preserve">Optimization of parametrised kicking motion for humanoid soccer player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autonomous Robot Systems and Competitions (ICARSC), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.241--246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317153v1</w:t>
+                <w:t xml:space="preserve">hal-01723808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th annual RoboCup International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, João Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Ant Colony Foraging Model Using Only Stigmergic Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small and large MCTS playouts applied to Chinese Dark Chess stochastic game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Workshop "Dagli Oggetti agli Agenti"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI Computer Games Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14923-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317152v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varying Complexity in CHINESE DARK CHESS Stochastic Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computers and Games, CG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Yokohama, Japan. pp.257</w:t>
+              <w:t xml:space="preserve">International Taiwan Computer Game Association Computer Game Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497383v1</w:t>
+                <w:t xml:space="preserve">hal-02317148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying Complexity in CHINESE DARK CHESS Stochastic Game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Universal Rating of Online multimedia content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Nderu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Taiwan Computer Game Association Computer Game Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317148v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Universal Rating of Online multimedia content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lawrence Nderu</w:t>
+                <w:t xml:space="preserve">Stigmergic MASA: A Stigmergy Based Algorithm for Multi-Target Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Multi-Agent Systems and Collaborative Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2014F395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317140v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Parametrised Kicking Motion for Humanoid Soccer Player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Espinho, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARSC.2014.6849793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmergic MASA: A Stigmergy Based Algorithm for Multi-Target Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
+                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Multi-Agent Systems and Collaborative Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RoboCup 2014: Robot World Cup XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.431-442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317146v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Reductions for Stochastic Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual Conference on Technologies and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13987-6_22⟩</w:t>
+              <w:t xml:space="preserve">18th annual RoboCup International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Joaõ Pessoa, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18615-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317159v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+                <w:t xml:space="preserve">Collaborative Foraging Using a new Pheromone and Behavioral Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th annual RoboCup International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">first International Symposium on Informatics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, M'sila, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317150v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Foraging Using a new Pheromone and Behavioral Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte-Carlo Tree Reductions for Stochastic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">first International Symposium on Informatics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th annual Conference on Technologies and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13987-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317141v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2014: Robot World Cup XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.431-442</w:t>
+              <w:t xml:space="preserve">RoboCup 2013: Robot Soccer World Cup XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723806v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoïd Robots 2013, 8th Workshop on Humanoïd Soccer Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoboCup 2013: Robot Soccer World Cup XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317126v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling-based Multi-robot Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas da Costa</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2013: Robot Soccer World Cup XVII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004605005490554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317129v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling-based Multi-robot Motion Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2013, 8th Workshop on Humanoid Soccer Robots (HSR2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317132v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of humanoid's geometric model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual RoboCup International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Eindhoven, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44468-9_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking patterns for real time path planning simulation of humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2013, 8th Workshop on Humanoid Soccer Robots (HSR2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">RO-MAN, 2012 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.424--430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723814v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the problem of task planning in Multi-Robot Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
+                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316451v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
+                <w:t xml:space="preserve">Decentralized Waypoint-based Multi-robot Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316429v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS-PRM: Adaptive Cross Sampling Based Probabilistic Roadmap for Multi-robot Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6391,1994 +6326,1925 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Waypoint-based Multi-robot Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking Patterns for Real Time Path Planning Simulation of Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316395v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Patterns for Real Time Path Planning Simulation of Humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+                <w:t xml:space="preserve">Solving breakthrough with Race Patterns and Job-Level Proof Number Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advances in Computer Games (ACG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. pp.196-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316456v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving breakthrough with Race Patterns and Job-Level Proof Number Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Computer Games (ACG 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. pp.196-207</w:t>
+              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499675v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
+                <w:t xml:space="preserve">On the problem of task planning in Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316437v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking patterns for real time path planning simulation of humanoids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+                <w:t xml:space="preserve">Cooperative c-Marking Agents for the Foraging Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN, 2012 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.424--430</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in System Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723820v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative c-Marking Agents for the Foraging Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
+                <w:t xml:space="preserve">Multi-robot Heuristic Goods Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in System Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316452v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robot Heuristic Goods Transportation</w:t>
+                <w:t xml:space="preserve">Towards a Probabilistic Roadmap for Multi-robot Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316406v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Probabilistic Roadmap for Multi-robot Coordination</w:t>
+                <w:t xml:space="preserve">MULTI-ROBOT DECENTRALIZED EXPLORATION USING A TRADE-BASED APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003405800990105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316444v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L3M SPL Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Alcaraz Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Martínez Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoboCup 2011: Robot Soccer World Cup XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-ROBOT DECENTRALIZED EXPLORATION USING A TRADE-BASED APPROACH</w:t>
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Annual RoboCup International Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311608v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Trade-based Multi-robot Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Joint International Information Technology and Artificial Intelligence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Chongqing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITAIC.2011.6030256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
+                <w:t xml:space="preserve">French-Spanish L3M SPL Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Martínez Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual RoboCup International Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">14th RoboCup International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311615v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French-Spanish L3M SPL Team Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Humberto Martínez Barberá</w:t>
+                <w:t xml:space="preserve">Towards deadlock free Sokoban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th RoboCup International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Board Game Studies XIIIth Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311597v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deadlock free Sokoban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+                <w:t xml:space="preserve">Les Trois Mousquetaires Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Board Game Studies XIIIth Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">RoboCup 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Graaz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311590v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Color Groups to Scene Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blazevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop of Humanoïd Soccer Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Trois Mousquetaires Team Description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSRT: Rapidly Exploring Sorted Random Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Graaz, Austria</w:t>
+              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310196v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSRT: Rapidly Exploring Sorted Random Tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Nested Monte-Carlo Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Nature Inspired Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310185v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Nested Monte-Carlo Search</w:t>
+                <w:t xml:space="preserve">A Parallel Monte-Carlo Tree Search Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Nature Inspired Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th international Conference on Computers and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87608-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310192v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Monte-Carlo Tree Search Algorithm</w:t>
+                <w:t xml:space="preserve">On the Parallelization of UCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international Conference on Computers and Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Games Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310189v1</w:t>
+                <w:t xml:space="preserve">hal-02310186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Parallelization of UCT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Approximation To Gaussian Obstacle Sampling For Randomized Motion Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on Intelligent Autonomous Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)32042-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8388,193 +8254,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Humanoids’ Walking Skills through Morphogenesis Evolution Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation, Modeling, and Programming for Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.412--423, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of humanoid’s geometric model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RoboCup 2013: Robot World Cup XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.408--419, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8584,165 +8450,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur tactile capable de retranscrire le toucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1655991. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine articulee pour une prothese robotique comprenant une jonction souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8751,112 +8617,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1656673. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine articulee comprenant un unique actionneur et ensemble de chaines articulees associees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8865,90 +8731,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1656914. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8958,100 +8824,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmique de la planification de mouvement probabiliste pour un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paris 8 Vincennes Saint-Denis, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9061,105 +8927,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la robotique mobile, humanoïde, multi-robots aux jeux à information incomplète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paris 8 Vincennes Saint-Denis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02317200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9227,51 +9093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A28749D"/>
+    <w:nsid w:val="1ED64AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9458,51 +9324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jouandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6902-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n.up8.site/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Obonyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02659-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Zedadra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Spezzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seridi Hamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Senagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-016-0041-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubiano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouandeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Nderu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijfls.2014.4201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Greussay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.3.3.199-202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiru Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K Gikunda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedadra Ouarda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysa Idiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortino Giancarlo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gikunda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Savaglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7244986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230938" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ramirez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2015.7281216" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317207v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAAI.2015.7407121" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N El Korso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317214v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362462" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317149v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2014.6849793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13987-6_22" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18615-3_35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317135v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317126v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317129v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas da Costa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317132v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004605005490554" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44468-9_36" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723814v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316451v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Blanes Noguera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316452v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alcaraz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mart&#237;nez Barber&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003405800990105" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAIC.2011.6030256" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310185v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87608-3_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FH27HT7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32042-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317249v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ramirez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02317200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jouandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6902-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n.up8.site/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Obonyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02659-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Zedadra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Spezzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seridi Hamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Senagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-016-0041-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubiano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouandeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Nderu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijfls.2014.4201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Greussay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.3.3.199-202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiru Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K Gikunda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedadra Ouarda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysa Idiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortino Giancarlo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gikunda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Savaglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230938" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7244986" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAAI.2015.7407121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N El Korso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2015.7281216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362462" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_35" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2014.6849793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18615-3_35" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13987-6_22" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004605005490554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44468-9_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Blanes Noguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003405800990105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alcaraz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mart&#237;nez Barber&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAIC.2011.6030256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87608-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FH27HT7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32042-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ramirez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02317200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>