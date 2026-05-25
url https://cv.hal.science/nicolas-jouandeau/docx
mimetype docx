--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2530,230 +2530,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Deterministic Strategy for Searching Optimal Number of Trees Hyperparameter in Random Forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kennedy Senagi</w:t>
+                <w:t xml:space="preserve">Lévy Walk-based Search Strategy: Application to Destructive Foraging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zedadra Ouarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysa Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortino Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Programming and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317300v1</w:t>
+                <w:t xml:space="preserve">hal-02317295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lévy Walk-based Search Strategy: Application to Destructive Foraging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meysa Idiri</w:t>
+                <w:t xml:space="preserve">A Non-Deterministic Strategy for Searching Optimal Number of Trees Hyperparameter in Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennedy Senagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fortino Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Programming and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317295v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition des jeux pour le General Game Playing</w:t>
               </w:r>
@@ -3130,144 +3130,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Cooperative and Non Cooperative Stigmergy-based Models for Foraging</w:t>
+                <w:t xml:space="preserve">A Distributed Foraging Algorithm Based on Artificial Potential Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Seridi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. </w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Programming and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7244986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317202v1</w:t>
+                <w:t xml:space="preserve">hal-02317201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological optimization of prosthesis' finger for precision grasping</w:t>
               </w:r>
@@ -3472,144 +3472,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Foraging Algorithm Based on Artificial Potential Field</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Cooperative and Non Cooperative Stigmergy-based Models for Foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Fortino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Programming and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Alger, Algeria. </w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPS.2015.7244986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317201v1</w:t>
+                <w:t xml:space="preserve">hal-02317202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for artificial muscles to design robotic fingers</w:t>
               </w:r>
@@ -4173,589 +4173,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Ant Colony Foraging Model Using Only Stigmergic Communication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small and large MCTS playouts applied to Chinese Dark Chess stochastic game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Workshop "Dagli Oggetti agli Agenti"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI Computer Games Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14923-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317152v1</w:t>
+                <w:t xml:space="preserve">hal-02317151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Humanoids' Walking Skills through Morphogenesis Evolution Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computers and Games, CG 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bergamo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11900-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497383v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Humanoids' Walking Skills through Morphogenesis Evolution Method</w:t>
+                <w:t xml:space="preserve">Optimization of parametrised kicking motion for humanoid soccer player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autonomous Robot Systems and Competitions (ICARSC), 2014 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.241--246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317153v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of parametrised kicking motion for humanoid soccer player</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decentralized Ant Colony Foraging Model Using Only Stigmergic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robot Systems and Competitions (ICARSC), 2014 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.241--246</w:t>
+              <w:t xml:space="preserve">XV Workshop "Dagli Oggetti agli Agenti"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723808v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material Symmetry to Partition Endgame Tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th annual RoboCup International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, João Pessoa, Brazil</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computers and Games, CG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Yokohama, Japan. pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317149v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small and large MCTS playouts applied to Chinese Dark Chess stochastic game</w:t>
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI Computer Games Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 18th annual RoboCup International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, João Pessoa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14923-3_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317151v1</w:t>
+                <w:t xml:space="preserve">hal-02317149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying Complexity in CHINESE DARK CHESS Stochastic Game</w:t>
               </w:r>
@@ -5035,51 +5035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Parametrised Kicking Motion for Humanoid Soccer Player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Autonomous Robot Systems and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Espinho, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,216 +5107,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte-Carlo Tree Reductions for Stochastic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2014: Robot World Cup XVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th annual Conference on Technologies and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13987-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723806v1</w:t>
+                <w:t xml:space="preserve">hal-02317159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual RoboCup International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Joaõ Pessoa, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18615-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Foraging Using a new Pheromone and Behavioral Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Zedadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5345,355 +5354,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">first International Symposium on Informatics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, M'sila, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Reductions for Stochastic Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Solution for Joint Coupling in NAO Humanoid Hips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual Conference on Technologies and Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RoboCup 2014: Robot World Cup XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.431-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13987-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317159v1</w:t>
+                <w:t xml:space="preserve">hal-01723806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
+                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2013: Robot Soccer World Cup XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoïd Robots 2013, 8th Workshop on Humanoïd Soccer Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317126v1</w:t>
+                <w:t xml:space="preserve">hal-02317135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoïd Robots 2013, 8th Workshop on Humanoïd Soccer Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">RoboCup 2013: Robot Soccer World Cup XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317135v1</w:t>
+                <w:t xml:space="preserve">hal-02317126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5829,393 +5829,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic generation of humanoid's geometric model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2013, 8th Workshop on Humanoid Soccer Robots (HSR2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th annual RoboCup International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44468-9_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723814v1</w:t>
+                <w:t xml:space="preserve">hal-02317131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of humanoid's geometric model parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Simultaneous evolution of leg morphology and walking skills to build the best humanoid walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th annual RoboCup International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots 2013, 8th Workshop on Humanoid Soccer Robots (HSR2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44468-9_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317131v1</w:t>
+                <w:t xml:space="preserve">hal-01723814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking patterns for real time path planning simulation of humanoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN, 2012 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.424--430</w:t>
+              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723820v1</w:t>
+                <w:t xml:space="preserve">hal-02316429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
+                <w:t xml:space="preserve">On the problem of task planning in Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316437v1</w:t>
+                <w:t xml:space="preserve">hal-02316451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Waypoint-based Multi-robot Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6231,73 +6244,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS-PRM: Adaptive Cross Sampling Based Probabilistic Roadmap for Multi-robot Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6326,614 +6339,601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Patterns for Real Time Path Planning Simulation of Humanoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Walking patterns for real time path planning simulation of humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">RO-MAN, 2012 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.424--430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316456v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving breakthrough with Race Patterns and Job-Level Proof Number Search</w:t>
+                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Advances in Computer Games (ACG 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. pp.196-207</w:t>
+              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499675v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking Patterns for Real Time Path Planning Simulation of Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2012: Robot Soccer World Cup XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316429v1</w:t>
+                <w:t xml:space="preserve">hal-02316456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the problem of task planning in Multi-Robot Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
+                <w:t xml:space="preserve">Solving breakthrough with Race Patterns and Job-Level Proof Number Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on Advances in Computer Games (ACG 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. pp.196-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316451v1</w:t>
+                <w:t xml:space="preserve">hal-01499675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative c-Marking Agents for the Foraging Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Seridi</w:t>
+                <w:t xml:space="preserve">Multi-robot Heuristic Goods Transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in System Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316452v1</w:t>
+                <w:t xml:space="preserve">hal-02316406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robot Heuristic Goods Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
+                <w:t xml:space="preserve">Cooperative c-Marking Agents for the Foraging Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Zedadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Seridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in System Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316406v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Probabilistic Roadmap for Multi-robot Coordination</w:t>
               </w:r>
@@ -7008,256 +7008,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-ROBOT DECENTRALIZED EXPLORATION USING A TRADE-BASED APPROACH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Yan</w:t>
+                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Alcaraz Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Martínez Barberá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RoboCup 2011: Robot Soccer World Cup XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311608v1</w:t>
+                <w:t xml:space="preserve">hal-02311617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L3M SPL Team Description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
+                <w:t xml:space="preserve">MULTI-ROBOT DECENTRALIZED EXPLORATION USING A TRADE-BASED APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2011: Robot Soccer World Cup XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003405800990105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311617v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L3M-SIM Team Description</w:t>
               </w:r>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual RoboCup International Symposium,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7429,90 +7429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French-Spanish L3M SPL Team Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Martínez Barberá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Francisco Blanes Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th RoboCup International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7537,51 +7537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards deadlock free Sokoban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,217 +7613,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Trois Mousquetaires Team Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">From Color Groups to Scene Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blazevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Graaz, Austria</w:t>
+              <w:t xml:space="preserve">4th Workshop of Humanoïd Soccer Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310196v1</w:t>
+                <w:t xml:space="preserve">hal-02310200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Color Groups to Scene Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Trois Mousquetaires Team Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Blazevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop of Humanoïd Soccer Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">RoboCup 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Graaz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310200v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSRT: Rapidly Exploring Sorted Random Tree</w:t>
               </w:r>
@@ -7878,51 +7878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Nested Monte-Carlo Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7960,51 +7960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Monte-Carlo Tree Search Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,51 +8063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parallelization of UCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8158,51 +8158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Approximation To Gaussian Obstacle Sampling For Randomized Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Symposium on Intelligent Autonomous Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8281,51 +8281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Humanoids’ Walking Skills through Morphogenesis Evolution Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation, Modeling, and Programming for Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.412--423, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8350,51 +8350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of humanoid’s geometric model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jouandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9093,51 +9093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED64AD3"/>
+    <w:nsid w:val="6F19647C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9324,51 +9324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jouandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6902-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n.up8.site/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Obonyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02659-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Zedadra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Spezzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seridi Hamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Senagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-016-0041-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubiano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouandeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Nderu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijfls.2014.4201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Greussay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.3.3.199-202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiru Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K Gikunda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedadra Ouarda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysa Idiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortino Giancarlo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gikunda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Savaglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230938" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7244986" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAAI.2015.7407121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N El Korso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2015.7281216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362462" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_35" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2014.6849793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18615-3_35" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13987-6_22" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004605005490554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44468-9_36" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Blanes Noguera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003405800990105" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311617v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alcaraz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mart&#237;nez Barber&#225;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAIC.2011.6030256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87608-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FH27HT7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32042-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ramirez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02317200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jouandeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6902-4324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://n.up8.site/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Owuor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Obonyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02659-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Zedadra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Spezzano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seridi Hamid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2018.08.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Senagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17700/jai.2017.8.3.390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Seridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Fortino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40294-016-0041-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2016.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v16i4.1133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubiano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouandeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Nderu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijfls.2014.4201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Greussay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beiji Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jomb.3.3.199-202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo Owuor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiru Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dickson Odhiambo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Palus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kinyua Gikunda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick K Gikunda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317295v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zedadra Ouarda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysa Idiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortino Giancarlo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gikunda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Savaglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317201v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPS.2015.7244986" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230938" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAAI.2015.7407121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N El Korso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2015.7281216" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362462" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11900-7_35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317148v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F395" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARSC.2014.6849793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13987-6_22" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317150v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18615-3_35" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317129v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004605005490554" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317131v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44468-9_36" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316395v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316437v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Blanes Noguera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499675v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alcaraz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Mart&#237;nez Barber&#225;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003405800990105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAIC.2011.6030256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310200v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blazevic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87608-3_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FH27HT7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32042-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ramirez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02317200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>