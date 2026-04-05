--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4569,51 +4569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C95CCF"/>
+    <w:nsid w:val="9A428AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>