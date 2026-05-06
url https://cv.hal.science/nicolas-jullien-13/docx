--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -4569,51 +4569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A428AB9"/>
+    <w:nsid w:val="1C943B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>