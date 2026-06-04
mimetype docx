--- v2 (2026-05-06)
+++ v3 (2026-06-04)
@@ -413,295 +413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
+                <w:t xml:space="preserve">Modeling corticotroph deficiency with pituitary organoids supports the functional role of NFKB2 in human pituitary differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Wernert</w:t>
+                <w:t xml:space="preserve">Thi Thom Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Babu Moparthi</w:t>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pelletier</w:t>
+                <w:t xml:space="preserve">Pauline Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Lainé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eline Simons</w:t>
+                <w:t xml:space="preserve">Heather Etchevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.90875.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678794v1</w:t>
+                <w:t xml:space="preserve">hal-04911514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling corticotroph deficiency with pituitary organoids supports the functional role of NFKB2 in human pituitary differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The actin-spectrin submembrane scaffold restricts endocytosis along proximal axons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thom Mac</w:t>
+                <w:t xml:space="preserve">Satish Babu Moparthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Fauquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Romanet</w:t>
+                <w:t xml:space="preserve">Jeanne Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Etchevers</w:t>
+                <w:t xml:space="preserve">Eline Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6711), pp.eado2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.90875.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.ado2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911514v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynapses contain distinct actin nanostructures</w:t>
               </w:r>
@@ -713,51 +713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channa Elise Jakobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Boroni-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficient anterior pituitary with common variable immune deficiency (DAVID syndrome): a new case and literature reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thom Mac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853830v1</w:t>
+                <w:t xml:space="preserve">hal-03780184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APOE4 drives inflammation in human astrocytes via TAGLN3 repression and NF-κB activation</w:t>
               </w:r>
@@ -1193,319 +1193,319 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780184v1</w:t>
+                <w:t xml:space="preserve">hal-03853830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical lessons learned in constitutional hypopituitarism from two decades of experience in a large international cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+                <w:t xml:space="preserve">Laura García‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Vergier</w:t>
+                <w:t xml:space="preserve">Jean‐michel Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Marquant</w:t>
+                <w:t xml:space="preserve">Laurence Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Quentien</w:t>
+                <w:t xml:space="preserve">Dominika Pilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cen.14355⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225618v1</w:t>
+                <w:t xml:space="preserve">hal-03431629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura García‐gonzález</w:t>
+                <w:t xml:space="preserve">Clinical lessons learned in constitutional hypopituitarism from two decades of experience in a large international cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Paumier</w:t>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Louis</w:t>
+                <w:t xml:space="preserve">Julia Vergier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Pilat</w:t>
+                <w:t xml:space="preserve">Emeline Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bernard</w:t>
+                <w:t xml:space="preserve">Marie Helene Quentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (7), </w:t>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cen.14355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431629v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired expression of the COSMOC/MOCOS gene unit in ASD patient stem cells</w:t>
               </w:r>
@@ -1906,77 +1906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from monogenic causes of growth hormone deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,563 +2021,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR101 Mutations are not a Frequent Cause of Congenital Isolated Growth Hormone Deficiency</w:t>
+                <w:t xml:space="preserve">MECHANISMS IN ENDOCRINOLOGY: An update in the genetic aetiologies of combined pituitary hormone deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. F. Daly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Castermans</w:t>
+                <w:t xml:space="preserve">Rachel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Quentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research = Hormon- Und Stoffwechselforschung = Hormones Et Metabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-100733⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (6), pp.R239--247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-15-1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474293v1</w:t>
+                <w:t xml:space="preserve">hal-01473968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MECHANISMS IN ENDOCRINOLOGY: An update in the genetic aetiologies of combined pituitary hormone deficiency</w:t>
+                <w:t xml:space="preserve">GPR101 Mutations are not a Frequent Cause of Congenital Isolated Growth Hormone Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Stratakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-H. Caberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Reynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Quentien</w:t>
+                <w:t xml:space="preserve">E. Castermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 174 (6), pp.R239--247. </w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research = Hormon- Und Stoffwechselforschung = Hormones Et Metabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (6), pp.389--393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-15-1095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-100733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473968v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Dependent Dual Role of PIT-1 (POU1F1) in Somatolactotroph Cell Proliferation and Apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the Deleterious Effect of Rare LHX4 Allelic Variants, a Challenging Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brue</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Graillon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Caldagues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Bergada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (e0120010), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120010.t001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (e0126648), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217093v1</w:t>
+                <w:t xml:space="preserve">hal-01211758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Deleterious Effect of Rare LHX4 Allelic Variants, a Challenging Issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose-Dependent Dual Role of PIT-1 (POU1F1) in Somatolactotroph Cell Proliferation and Apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rochette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Saveanu</w:t>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Caldagues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Bergada</w:t>
+                <w:t xml:space="preserve">Thomas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (e0126648), </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (e0120010), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120010.t001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211758v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional genome engineering in Toxoplasma gondii uncovers alternative invasion mechanisms</w:t>
               </w:r>
@@ -2691,295 +2691,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Resource: A Genome-Wide Study Identifies Potential New Target Genes for POU1F1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deficit in Anterior Pituitary Function and Variable Immune Deficiency (DAVID) in Children Presenting with Adrenocorticotropin Deficiency and Severe Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Guillen</w:t>
+                <w:t xml:space="preserve">Marie-Helene Quentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Enjalbert</w:t>
+                <w:t xml:space="preserve">Brigitte Delemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellegrini</w:t>
+                <w:t xml:space="preserve">Dimitris Papadimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/me.2011-1308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (1), pp.E121 - E128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2011-0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775005v1</w:t>
+                <w:t xml:space="preserve">hal-01775020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit in Anterior Pituitary Function and Variable Immune Deficiency (DAVID) in Children Presenting with Adrenocorticotropin Deficiency and Severe Infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Delemer</w:t>
+                <w:t xml:space="preserve">Research Resource: A Genome-Wide Study Identifies Potential New Target Genes for POU1F1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Papadimitriou</w:t>
+                <w:t xml:space="preserve">Séverine Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Souchon</w:t>
+                <w:t xml:space="preserve">Alain Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jaussaud</w:t>
+                <w:t xml:space="preserve">Isabelle Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (1), pp.E121 - E128. </w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.1455 - 1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2011-0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/me.2011-1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775020v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LUEGO: a cost and time saving gel shift procedure.</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Genetic aspects of growth hormone deficiency].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galon-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Albarel-Loy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (6), pp.696-706. </w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4105,77 +4105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura García-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominika Pilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4569,51 +4569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C943B2C"/>
+    <w:nsid w:val="6F2FA6F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4800,51 +4800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-2106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134557840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1947-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/annuaire/leterrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/amplifx-manage-test-and-design-your-primers-for-pcr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/annuaire/mouradmekaoucheuniv-amufr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04990203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murcia Pienkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdier Pinard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Quentien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rontani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0728-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Quentien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Beck-Peccoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bergada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0264-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Daly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Caberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castermans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-100733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-1095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120010.t001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rochette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caldagues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126648" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andenmatten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Egarter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Jackson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Enjalbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1308" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775020v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Quentien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadimitriou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souchon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jaussaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-0407" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113751" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galon-Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albarel-Loy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2011.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-897LSM7W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jullien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goddard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selmi-Ruby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Eaton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sampieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01596335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacobzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jimenez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien-13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-2106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134557840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-1947-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/annuaire/leterrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/amplifx-manage-test-and-design-your-primers-for-pcr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://inp.univ-amu.fr/fr/annuaire/mouradmekaoucheuniv-amufr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04990203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Murcia Pienkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdier Pinard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Mac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Romanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Etchevers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90875.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wernert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lain&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Simons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado2032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Elise Jakobs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boroni-Rueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202208110" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castinetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Pasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.13287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111200" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Saveanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vergier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marquant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Quentien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rontani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0728-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Philippon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Quentien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Beck-Peccoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bergada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0264-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-15-1095" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Daly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Stratakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Caberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castermans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-100733" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rochette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caldagues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120010.t001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Andenmatten" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Egarter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison J Jackson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Herman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Quentien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delemer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadimitriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souchon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jaussaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-0407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Enjalbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113751" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galon-Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albarel-Loy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2011.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-897LSM7W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jullien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goddard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selmi-Ruby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Eaton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Herman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jozan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goddard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sampieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng131" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01596335v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jullien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jacobzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Benech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jimenez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>