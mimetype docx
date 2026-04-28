--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -319,3750 +319,3884 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of FLOSS projects and Open Source business models dynamics</w:t>
+                <w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2025.112383⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963100v1</w:t>
+                <w:t xml:space="preserve">hal-04930405v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
+                <w:t xml:space="preserve">A theory of FLOSS projects and Open Source business models dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.112383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2025.112383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306427v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation économique des logiciels scientifiques</w:t>
+                <w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473408v1</w:t>
+                <w:t xml:space="preserve">hal-05306427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do occupations matter in motivations to volunteer?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La valorisation économique des logiciels scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353216v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction achats et le développement des nouveaux produits : cas des entreprises du Grand Ouest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Do occupations matter in motivations to volunteer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Özman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2024.2424238⟩</w:t>
+              <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.539-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12208-023-00394-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887578v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CommunesPlone, an original open-source model of resource pooling in the public sector.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La fonction achats et le développement des nouveaux produits : cas des entreprises du Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama El Khalil Houssaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (4), pp.46-54. </w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (4), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MS.2023.3268352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2024.2424238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107638v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs numériques : une nouvelle forme d’action collective ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CommunesPlone, an original open-source model of resource pooling in the public sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.7509⟩</w:t>
+              <w:t xml:space="preserve">IEEE Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (4), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MS.2023.3268352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271096v1</w:t>
+                <w:t xml:space="preserve">hal-04107638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies open-sources selon le paradigme des modèles économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le numérique facilite-t-il l’accès ouvert aux communs scientifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.213.0067⟩</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique facilite-t-il l’accès ouvert aux communs scientifiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business and Social Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (8), pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48150/jbssr.v2no8.2021.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03426526v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
+                <w:t xml:space="preserve">Communs numériques : une nouvelle forme d’action collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dulong De Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business and Social Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (8), pp.12-26. </w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (130), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48150/jbssr.v2no8.2021.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338895v1</w:t>
+                <w:t xml:space="preserve">hal-03271096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commun numérique de connaissance : définition et conditions d'existence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les stratégies open-sources selon le paradigme des modèles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Roudaut</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.063.0069⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.67-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.213.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428722v1</w:t>
+                <w:t xml:space="preserve">hal-03454801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des innovations sociales numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Commun numérique de connaissance : définition et conditions d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muge Ozman</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.2299⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro spécial: communs de connaissance, 2020/3 (63), pp.69 à 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.063.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833964v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do open online projects create social norms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1744137417000182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transformation numérique dans l'entreprise du futur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Panorama des innovations sociales numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muge Ozman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.1605⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Panorama des innovations sociales numériques, 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548642v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des outils de réseau social par des salariés : Des registres privés et professionnels individualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les enjeux de la transformation numérique dans l’entreprise du futur, 120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terminal.1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la transformation numérique dans l'entreprise du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532005v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (6), pp.1226 - 1239. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162738v1</w:t>
+                <w:t xml:space="preserve">hal-01532005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of open collaborative communities: Analyzing recruitment efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Innovation Management Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.1226 - 1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924471v1</w:t>
+                <w:t xml:space="preserve">hal-01162738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie informatique dans la société de l'information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sustainability of open collaborative communities: Analyzing recruitment efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crowston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technology Innovation Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.20-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00933624v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'industrie informatique dans la société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enseignement, informatique, TIC et société, 113-114, pp.111-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469331v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Open Source projects succeed when the producers are not the users ? Lessons from the data processing field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Roudaut</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1012397ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682500v2</w:t>
+                <w:t xml:space="preserve">hal-03469331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Open Source projects succeed when the producers are not the users ? Lessons from the data processing field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 136, pp.39-64. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (Numéro hors-série), pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.5177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1012397ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739692v1</w:t>
+                <w:t xml:space="preserve">hal-01682500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floss firms, users and communities: a viable match?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of innovation economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (7), pp.31-53. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136, pp.39-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.007.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.5177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449535v1</w:t>
+                <w:t xml:space="preserve">hal-00739692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement dans des collectifs de production de connaissance en ligne. Le cas GeoRezo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Floss firms, users and communities: a viable match?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Squin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.008.0059⟩</w:t>
+              <w:t xml:space="preserve">Journal of innovation economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (7), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.007.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682399v2</w:t>
+                <w:t xml:space="preserve">halshs-00449535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes socio-économiques et surtout individuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'engagement dans des collectifs de production de connaissance en ligne. Le cas GeoRezo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Squin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.008.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565756v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participer à des développements libres, embaucher des développeurs : une stratégie commerciale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes socio-économiques et surtout individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163863v1</w:t>
+                <w:t xml:space="preserve">hal-00565756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation du rapport des TPE de l'artisanat aux TIC. Le cas de la Bre- tagne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Participer à des développements libres, embaucher des développeurs : une stratégie commerciale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3</w:t>
+              <w:t xml:space="preserve">, 2007, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163834v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réussites économiques du libre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'évaluation du rapport des TPE de l'artisanat aux TIC. Le cas de la Bre- tagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom : revue de l'Association Amicale des ingénieurs de l'Ecole Nationale Supérieure des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 146, pp.19 - 23</w:t>
+              <w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121177v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free/Libre/Open Source Software (Floss): Lessons for Intellectual Property Rights Management in a Knowledge-Based Economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les réussites économiques du libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFAI journal of cyber law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.19 - 36</w:t>
+              <w:t xml:space="preserve">Télécom : revue de l'Association Amicale des ingénieurs de l'Ecole Nationale Supérieure des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146, pp.19 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213698v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes économiques et personnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Free/Libre/Open Source Software (Floss): Lessons for Intellectual Property Rights Management in a Knowledge-Based Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15</w:t>
+              <w:t xml:space="preserve">ICFAI journal of cyber law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.19 - 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163901v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME bretonnes : leur équipement en technologies numériques, leurs usages et leurs attentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes économiques et personnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherche de M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13</w:t>
+              <w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121174v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on envisager une écologie du logiciel libre favorable aux nuls ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97-98, pp.33 - 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libre Software Movement: The Next Evolution of The IT Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les PME bretonnes : leur équipement en technologies numériques, leurs usages et leurs attentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPGRADE : The European Journal for the Informatics Professional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, VI (3), pp.6 - 12</w:t>
+              <w:t xml:space="preserve">Cahiers de recherche de M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121169v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des « communautés distantes »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Libre Software Movement: The Next Evolution of The IT Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2e semestre (n° 46), p. 171-194</w:t>
+              <w:t xml:space="preserve">UPGRADE : The European Journal for the Informatics Professional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, VI (3), pp.6 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00278803v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des &amp;quot;communautés distantes&amp;quot;.</w:t>
+                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des « communautés distantes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demazière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2e semestre (46), pp.171-194</w:t>
+              <w:t xml:space="preserve">, 2005, 2e semestre (n° 46), p. 171-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282214v1</w:t>
+                <w:t xml:space="preserve">halshs-00278803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché francophone du logiciel libre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des &amp;quot;communautés distantes&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 8 (1), pp.77 - 100</w:t>
+              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2e semestre (46), pp.171-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121168v1</w:t>
+                <w:t xml:space="preserve">hal-00282214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre&amp;quot; software : turning fads into institutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 32 (1), pp.1-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 32 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287967v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libre&amp;quot; software : turning fads into institutions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le marché francophone du logiciel libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8 (1), pp.77 - 100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640861v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logiciel libre : une nouvelle approche de la propriété intellectuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Libre&amp;quot; software : turning fads into institutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (1), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rei.2002.3021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121175v1</w:t>
+                <w:t xml:space="preserve">hal-00287967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le logiciel libre : une nouvelle approche de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99, pp.159 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rei.2002.3021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le libre, une conséquence de la convergence des mondes PC et Linux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, spécial "Les logiciels libres : de l'utopie au marché" (80-81), pp.01-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,3734 +4206,3734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduire l’incertitude sur le produit grâce aux clubs d’utilisateurs ? Le cas d’une coopérative de logiciels libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Team Dynamics in Wikipedia: a sociodigital perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baillie-Dawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Social Science Methodology Conference of RC33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Séhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribuer : une expérience non marchande qui entremêle production et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venice Italy, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation motivations and platform governance in citizen science platforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D printer builders’ Open-hardware strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA Conference 2022. Citizen science for planetary health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OpenSym 2022: The 18th International Symposium on Open Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555051.3555069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392008v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feedback loop between the online citizen science platforms and their participants: an empirical study of how institutions and motivations are shaped</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Participation motivations and platform governance in citizen science platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazal Baytok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Özman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eu-SPRI 2022 : European Forum for Studies of Policies for Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Utrecht, Netherlands. pp.171</w:t>
+              <w:t xml:space="preserve">ECSA Conference 2022. Citizen science for planetary health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Citizen Science Association; Museum für naturkunde Berlin, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122230v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The feedback loop between the online citizen science platforms and their participants: an empirical study of how institutions and motivations are shaped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazal Baytok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Eu-SPRI 2022 : European Forum for Studies of Policies for Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Utrecht, Netherlands. pp.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950991v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printer builders’ Open-hardware strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSym 2022: The 18th International Symposium on Open Collaboration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778367v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge generation, legitimacy and social imaginaries in citizen science: ornithology cases from Turkey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Usages professionnels des réseaux grand public : un révélateur des conditions professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t>
+              <w:t xml:space="preserve">XVIe Conférence Internationale EUTIC : Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177518v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation for participation in citizen sience: a bibliometric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Institutional Analysis and Development (IAD) framework applied: ornithology citizen science cases from Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazal Baytok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t>
+              <w:t xml:space="preserve">IASC 2021 General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of the Commons; Arizona State University; The University of Arizona, Oct 2021, Online (Arizona-Worldwide), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177510v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies locales complémentaires et citoyennes à l'épreuve de la numérisation : l'enquête des projets bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GIS Marsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Analysis and Development (IAD) framework applied: ornithology citizen science cases from Turkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Motivation for participation in citizen sience: a bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazal Baytok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2021 General Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of the Commons; Arizona State University; The University of Arizona, Oct 2021, Online (Arizona-Worldwide), United States</w:t>
+              <w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177524v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages professionnels des réseaux grand public : un révélateur des conditions professionnelles ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Knowledge generation, legitimacy and social imaginaries in citizen science: ornithology cases from Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazal Baytok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Özman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Conférence Internationale EUTIC : Enjeux et Usages des Technologies de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569626v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation professionnelle des médias sociaux : deux cas contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Conférence de l’Association Information et management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Faire communauté par le numérique ? Le cas de deux groupes professionnellement isolés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534188v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of online co-production groups and its effects on content quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th ICA 2019 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985702v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire communauté par le numérique ? Le cas de deux groupes professionnellement isolés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The evolution of online co-production groups and its effects on content quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">69th ICA 2019 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534195v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPENSYM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Jullien, Aug 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Protocol for Inferring Preferences Using Majority-rule Sorting Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Barcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADT 2017: 5th International Conference on Algorithmic Decision Theor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg. pp.35 - 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67504-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allow prosumers to produce reality; they are gifted at that: the successful life of a non-human Wikipedian.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Le processus d’acceptation d’un bot : Analyse du récit de vie de Salebot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTC 2016 : Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.1 - 24</w:t>
+              <w:t xml:space="preserve">32e Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532032v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus d’acceptation d’un bot : Analyse du récit de vie de Salebot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Allow prosumers to produce reality; they are gifted at that: the successful life of a non-human Wikipedian.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Congrès International de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">CCTC 2016 : Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France. pp.1 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341906v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Communities, Teams Characteristics, and Knowledge Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Mining team characteristics to predict Wikipedia article quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Gimon Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Segnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trabuco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OpenSym 2016 : 12th International Symposium on Open Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.1 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532045v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining team characteristics to predict Wikipedia article quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Online Communities, Teams Characteristics, and Knowledge Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSym 2016 : 12th International Symposium on Open Collaboration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.35-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45390-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354368v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution, Social networking, and the Request for Adminship process in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenSym 2015 : 11th International Symposium on Open Collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Interactions vs Revisions, What Is Important for Promotion in Wikipedia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015 : )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.888 - 893, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2808797.2810063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rise and Fall of an Online Project. Is Bureaucracy Killing Efficiency in Open Knowledge Production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crowston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenSym 2015 : 11th International Symposium on Open Collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, St Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source ERP adoption: a technological innovation perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is Wikipedia Inefficient? Modelling Effort and Participation in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crowston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium of the Association Information and Management 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">HICSS 2013: 46th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grand Wailea, Maui, Hawaii, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828946v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Wikipedia Inefficient? Modelling Effort and Participation in Wikipedia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Open Source ERP adoption: a technological innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crowston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ortega</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS 2013: 46th Hawaii International Conference on System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grand Wailea, Maui, Hawaii, United States. 10 p</w:t>
+              <w:t xml:space="preserve">18th Symposium of the Association Information and Management 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947731v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'utilisation des réseaux sociaux sur le travail et les métiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les collectifs de production ouverte de connaissance : l'utopie de l'universalité confrontée au succès du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS « Création et Innovation », RT 23 « Travail Activités Techniques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119894v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs de production ouverte de connaissance : l'utopie de l'universalité confrontée au succès du projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">L'impact de l'utilisation des réseaux sociaux sur le travail et les métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS « Création et Innovation », RT 23 « Travail Activités Techniques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119891v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission de connaissances dans des 'communautés distantes'. L'exemple des développeurs de logiciels libres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe rencontres Transmettre (activité et transmission) organisées par APST et APRIT, Université de Provence, Marseille 24-26 juin</w:t>
+              <w:t xml:space="preserve">Colloque L'argent et la monnaie : représentations et concepts, TRACES, Université Lille III, 10-11 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00278843v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libre' software developers: motivations and embeddedness in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th Congress on Proximity Economics: Proximity, Networks and Coordination, Presented by IDEP - LEST - GREQAM - Groupe de Recherche Dynamiques de proximité, Marseille, 17-18 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00278844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">La transmission de connaissances dans des 'communautés distantes'. L'exemple des développeurs de logiciels libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence introductive à Autour du Libre 2004, organisé par le Groupe des Ecoles de Télécommunications et le SCEREN-CNDP, Brest, 12-14 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, France</w:t>
+              <w:t xml:space="preserve">IVe rencontres Transmettre (activité et transmission) organisées par APST et APRIT, Université de Provence, Marseille 24-26 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00278846v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Le travail des développeurs de logiciels libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'argent et la monnaie : représentations et concepts, TRACES, Université Lille III, 10-11 juin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, France</w:t>
+              <w:t xml:space="preserve">Conférence introductive à Autour du Libre 2004, organisé par le Groupe des Ecoles de Télécommunications et le SCEREN-CNDP, Brest, 12-14 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00278845v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Navarro-Ugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie de Clippele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Factories. Collaborative Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Patrick Goggins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer, 2017, 978-3-319-59186-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11e séminaire de M@rsouin : pratiques des outils numériques et relations sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, pp.95, 2014, 0997-5551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7809,948 +7943,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Theory for Open Source Ecosystem Micro-economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas-Jan Stol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D Herbsleb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Fitzgerald; Audris Mockus; Minghui Zhou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Engineering Free/Libre Open Source Software (FLOSS) Ecosystems for Impact and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Communications of NII Shonan Meetings, 978-981-13-7098-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating managerial preferences into the qualitative multi-criteria evaluation of team members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Barcomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Huber; Martin Josef Geiger; Adiel Teixeira de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Criteria Decision Making and Aiding: Cases on Models and Methods with Computer Implementations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274, pp.95-143, 2018, International Series in Operations Research &amp; Management Science, 978-3-319-99304-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99304-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte : vers la génération 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.701-714, 2014, 978-2-311-40021-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel libre : un renouveau du modèle industriel coopératif de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et culture du Libre. Des logiciels partagés aux licences échangées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Framabook, pp.135-164, 2013, 978-2-9539187-9-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A historical analysis of the emergence of free cooperative software production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Applications : Concepts, Methodologies, Tools, and Applications (6 Volumes) edited by Pierre F. Tiako</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des logiciels libres, contre l’échange marchand ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lille 3 - Sciences Humaines et Sociales, pp.95 - 106, 2008, 9782844671035</w:t>
+              <w:t xml:space="preserve">, Université Charles de Gaulle, pp.95 - 106, 2008, UL 3. Travaux et recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570606v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demazière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Charles de Gaulle, pp.95 - 106, 2008, UL 3. Travaux et recherche</w:t>
+              <w:t xml:space="preserve">, Université Charles-de-Gaulle, Lille 3, pp.95 - 106, 2008, UL3. Travaux et Recherche, 978-2-84467-103-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121178v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement des logiciels libres, contre l’échange marchand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Demazière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sina Vatanpour. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Charles-de-Gaulle, Lille 3, pp.95 - 106, 2008, UL3. Travaux et Recherche, 978-2-84467-103-5</w:t>
+              <w:t xml:space="preserve">, Université Lille 3 - Sciences Humaines et Sociales, pp.95 - 106, 2008, 9782844671035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121170v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to intellectual property : from open software to knowledge based industrial activities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Industrial Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar (EE), pp.243 - 264, 2006, 978 1 84376 836 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NT vs Linux, or some explorations INTO data_ds.tmp_pub_the economics of Free Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Simulation to Social Sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, pp.399 - 416, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8760,1230 +8894,1112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La numérisation des monnaies locales en Bretagne : débats, controverses et retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know About Wikipedia: A Review of the Literature Analyzing the Project(s).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is internet an acceleration factor in voluntary lifelong learning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 30p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00540310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing How to Contribute, Contributing, and Contributing Often: Refining the Statistical Relationship Between Social Profile and Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989613v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930405v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La fonction Achat et le développement des nouveaux produits - Cas des entreprise du Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama El Khalil Houssaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299688v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction Achat et le développement des nouveaux produits - Cas des entreprise du Grand Ouest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Surveying Wikipedians: a dataset of users and contributors’ practices on Wikipedia in 8 languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Piccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413382v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveying Wikipedians: a dataset of users and contributors’ practices on Wikipedia in 8 languages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">COAGUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279803v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COAGUL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">COmmunautés, Activité, réGULations - COAGUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Dondeyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952284v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COmmunautés, Activité, réGULations - COAGUL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Firms' contribution to open source software and the dominant user skill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951946v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00449534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firms' contribution to open source software and the dominant user skill</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Firms' contribution to open source software and the dominant skilled user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00449534v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firms' contribution to open source software and the dominant skilled user</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Free/Libre/Open Source Software (FLOSS) : lessons for intellectual property rights management in a knowledge-based economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9993,781 +10009,781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies de diffusion et pérennité pour les logiciels de recherche dans les établissements publics français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tonda-Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01409629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête URSO, Usages (et non-usages) des Outils de Réseau Social par les personnels d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Télécom Bretagne (en habilitation conjointe avec l'Université de Bretagne Occidentale); GIS M@rsouin. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoRezo, une communauté de pratique en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Squin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Telecom Bretagne. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03546209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-00665649v1</w:t>
+                <w:t xml:space="preserve">hal-00676919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama des usages TIC en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Dondeyne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676919v1</w:t>
+                <w:t xml:space="preserve">hal-00665649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modèles économiques, nouvelle économie du logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clement-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique). 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10777,100 +10793,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du logiciel libre sur l'industrie informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bretagne Occidentale (UBO), Brest, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10880,105 +10896,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Communities of Creation as Collective Action. Access, Use, and Participation in a Digitalized Knowledge Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Laboratoire ICI, Information, Coordination, Incitation, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00960399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11046,51 +11062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8D67189"/>
+    <w:nsid w:val="3CBA1CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11277,51 +11293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9039-9021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066983568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marsouin.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francescorullani.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112383" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-023-00394-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04887578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Khalil Houssaini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2424238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3268352" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong De Rosnay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q7Q65X63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Ozman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKMTZBSF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1605" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ortega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933624v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.288" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4F09ZFJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682500v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012397ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.007.0031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682399v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.008.0059" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121168v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00003-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C356R091-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.3021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Baytok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555051.3555069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985702v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Matei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rezgui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jackson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532032v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45390-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gimon Betancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Segnini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trabuco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Goggins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Jan Stol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Herbsleb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811370984#aboutBook" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498474v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121178v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04413382v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331968v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05284336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda-Goldstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robineau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement-Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9039-9021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066983568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marsouin.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francescorullani.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-023-00394-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04887578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Khalil Houssaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2424238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3268352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q7Q65X63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong De Rosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Ozman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKMTZBSF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ortega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4F09ZFJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682500v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012397ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.007.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682399v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.008.0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00003-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C356R091-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.3021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555051.3555069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Baytok" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Matei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rezgui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jackson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gimon Betancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Segnini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trabuco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45390-3_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Goggins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Jan Stol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Herbsleb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811370984#aboutBook" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04413382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05284336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda-Goldstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121172v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement-Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>