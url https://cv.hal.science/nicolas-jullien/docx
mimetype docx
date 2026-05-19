--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,11007 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10955 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Jullien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9039-9021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066983568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=COtG0WsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne l'économie et le management à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, une des plus renommées grandes écoles françaises. Je suis le co-directeur scientifique de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2017), le reseau de recherche breton (et ligérien) en sciences humaines et sociales sur la société numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma recherche principale se place dans le cadre du management de l’innovation et du management des organisations (virtuelles), et dans ce qu'on appelle aujourd'hui &amp;quot;innovation ouverte&amp;quot;. Elle s’intéresse aux interactions entre les institutions marchandes et la production collective non marchande et ouvertes (comme le logiciel libre, Wikipedia): comment ces industries sont impactées dans leur organisation par ces productions collectives, tant sur les modèles économiques que sur l’organisation du travail.Je m'intéresse également à la gouvernance de ces biens communs numériques, dans une perspective d'économie institutionnelle, et à l'impact de leur institutionnalisation sur leur objectif, leur attractivité et leur organisation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2018: professor</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2022- Août 2023:  Séjour Sabbatique au département de Management de l'Università Ca' Foscari di Venezia, Italy (invité par le Pr. Francesco Rullani, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.francescorullani.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Décembre 2013: Habilitation à Diriger des Recherches Université de Rennes 1, sous la direction du pr. Thierry Pénard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2011-Août 2012: Séjour Sabbatique, Invité par le Pr. Kevin Crowston iSchool, Syracuse University, NY, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2008: Maître de conférences à IMT, Télécom Bretagne (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> depuis janvier 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2002-Août 2008: Coordinateur de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, fédération des laboratoires SHS travaillant sur l’usage des TIC en Bretagne (animation scientifique, organisation de séminaires, montage de projets de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998-2001: Doctorat en économie Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CODE beyond FAIR: a roadmap for reusable research software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.514. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of FLOSS projects and Open Source business models dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, pp.112383. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop treating code like an afterthought: record, share and value it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 646 (8084), pp.284-286. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-03196-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation économique des logiciels scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do occupations matter in motivations to volunteer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International review on public and nonprofit marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.539-564. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12208-023-00394-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction achats et le développement des nouveaux produits : cas des entreprises du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama El Khalil Houssaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2024.2424238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CommunesPlone, an original open-source model of resource pooling in the public sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (4), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2023.3268352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques : une nouvelle forme d’action collective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dulong De Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (130), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies open-sources selon le paradigme des modèles économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.67-103. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.213.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business and Social Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (8), pp.12-26. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48150/jbssr.v2no8.2021.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique facilite-t-il l’accès ouvert aux communs scientifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.8058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commun numérique de connaissance : définition et conditions d'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Numéro spécial: communs de connaissance, 2020/3 (63), pp.69 à 93. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.063.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des innovations sociales numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muge Ozman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Panorama des innovations sociales numériques, 122, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do open online projects create social norms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137417000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation numérique dans l'entreprise du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des outils de réseau social par des salariés : Des registres privés et professionnels individualisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les enjeux de la transformation numérique dans l’entreprise du futur, 120, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.1226 - 1239. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of open collaborative communities: Analyzing recruitment efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crowston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Innovation Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie informatique dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enseignement, informatique, TIC et société, 113-114, pp.111-115. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Open Source projects succeed when the producers are not the users ? Lessons from the data processing field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (Numéro hors-série), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1012397ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682500v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOSS in an industrial economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136, pp.39-64. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.5177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floss firms, users and communities: a viable match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (7), pp.31-53. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.007.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00449535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement dans des collectifs de production de connaissance en ligne. Le cas GeoRezo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Squin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (8), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.008.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes socio-économiques et surtout individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à des développements libres, embaucher des développeurs : une stratégie commerciale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du rapport des TPE de l'artisanat aux TIC. Le cas de la Bre- tagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réussites économiques du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom : revue de l'Association Amicale des ingénieurs de l'Ecole Nationale Supérieure des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 146, pp.19 - 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Libre/Open Source Software (Floss): Lessons for Intellectual Property Rights Management in a Knowledge-Based Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFAI journal of cyber law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.19 - 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC dans les TPE : un investissement sous contraintes économiques et personnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de recherche de M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME bretonnes : leur équipement en technologies numériques, leurs usages et leurs attentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche de M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on envisager une écologie du logiciel libre favorable aux nuls ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97-98, pp.33 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre Software Movement: The Next Evolution of The IT Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UPGRADE : The European Journal for the Informatics Professional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, VI (3), pp.6 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des « communautés distantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2e semestre (n° 46), p. 171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des développeurs de logiciels libres. La mobilisation dans des &amp;quot;communautés distantes&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2e semestre (46), pp.171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché francophone du logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (1), pp.77 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre&amp;quot; software : turning fads into institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre&amp;quot; software : turning fads into institutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0048-7333(02)00003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel libre : une nouvelle approche de la propriété intellectuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.159 - 178. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.2002.3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre, une conséquence de la convergence des mondes PC et Linux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, spécial "Les logiciels libres : de l'utopie au marché" (80-81), pp.01-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l’incertitude sur le produit grâce aux clubs d’utilisateurs ? Le cas d’une coopérative de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Team Dynamics in Wikipedia: a sociodigital perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baillie-Dawe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Social Science Methodology Conference of RC33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer : une expérience non marchande qui entremêle production et consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venice Italy, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation motivations and platform governance in citizen science platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazal Baytok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA Conference 2022. Citizen science for planetary health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Citizen Science Association; Museum für naturkunde Berlin, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feedback loop between the online citizen science platforms and their participants: an empirical study of how institutions and motivations are shaped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazal Baytok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eu-SPRI 2022 : European Forum for Studies of Policies for Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht, Netherlands. pp.171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printer builders’ Open-hardware strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenSym 2022: The 18th International Symposium on Open Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3555051.3555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation for participation in citizen sience: a bibliometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazal Baytok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge generation, legitimacy and social imaginaries in citizen science: ornithology cases from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazal Baytok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S 2021 : Annual Meeting of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online (Toronto and Worldwide), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monnaies locales complémentaires et citoyennes à l'épreuve de la numérisation : l'enquête des projets bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Coldefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GIS Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Analysis and Development (IAD) framework applied: ornithology citizen science cases from Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazal Baytok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Müge Özman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons; Arizona State University; The University of Arizona, Oct 2021, Online (Arizona-Worldwide), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages professionnels des réseaux grand public : un révélateur des conditions professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Conférence Internationale EUTIC : Enjeux et Usages des Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation professionnelle des médias sociaux : deux cas contrastés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’Association Information et management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques et médecins généralistes : Premiers éléments pour une analyse des échanges en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de l’Université de Montpellier « Les technologies de l’information en santé : regards croisés entre chercheurs et praticiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of online co-production groups and its effects on content quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th ICA 2019 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communauté par le numérique ? Le cas de deux groupes professionnellement isolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubham Krishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPENSYM'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Jullien, Aug 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Protocol for Inferring Preferences Using Majority-rule Sorting Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADT 2017: 5th International Conference on Algorithmic Decision Theor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, Luxembourg. pp.35 - 49, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67504-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allow prosumers to produce reality; they are gifted at that: the successful life of a non-human Wikipedian.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCTC 2016 : Consumer Culture Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France. pp.1 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d’acceptation d’un bot : Analyse du récit de vie de Salebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining team characteristics to predict Wikipedia article quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Gimon Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Segnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Trabuco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenSym 2016 : 12th International Symposium on Open Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communities, Teams Characteristics, and Knowledge Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. pp.35-47, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45390-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution, Social networking, and the Request for Adminship process in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenSym 2015 : 11th International Symposium on Open Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Interactions vs Revisions, What Is Important for Promotion in Wikipedia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2015 : )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.888 - 893, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2810063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of an Online Project. Is Bureaucracy Killing Efficiency in Open Knowledge Production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crowston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenSym 2015 : 11th International Symposium on Open Collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, St Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source ERP adoption: a technological innovation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crowston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Symposium of the Association Information and Management 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Wikipedia Inefficient? Modelling Effort and Participation in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Crowston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HICSS 2013: 46th Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grand Wailea, Maui, Hawaii, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'utilisation des réseaux sociaux sur le travail et les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS « Création et Innovation », RT 23 « Travail Activités Techniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs de production ouverte de connaissance : l'utopie de l'universalité confrontée au succès du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS « Création et Innovation », RT 23 « Travail Activités Techniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de connaissances dans des 'communautés distantes'. L'exemple des développeurs de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe rencontres Transmettre (activité et transmission) organisées par APST et APRIT, Université de Provence, Marseille 24-26 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre' software developers: motivations and embeddedness in social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Congress on Proximity Economics: Proximity, Networks and Coordination, Presented by IDEP - LEST - GREQAM - Groupe de Recherche Dynamiques de proximité, Marseille, 17-18 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des développeurs de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive à Autour du Libre 2004, organisé par le Groupe des Ecoles de Télécommunications et le SCEREN-CNDP, Brest, 12-14 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'argent et la monnaie : représentations et concepts, TRACES, Université Lille III, 10-11 juin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Encyclopédie des communautés et pratiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Navarro-Ugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie de Clippele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay. 2025, 978-2-9597054-0-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/JAQH5207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Factories. Collaborative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Patrick Goggins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer, 2017, 978-3-319-59186-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11e séminaire de M@rsouin : pratiques des outils numériques et relations sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Beauchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.95, 2014, 0997-5551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Theory for Open Source Ecosystem Micro-economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas-Jan Stol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D Herbsleb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brian Fitzgerald; Audris Mockus; Minghui Zhou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Engineering Free/Libre Open Source Software (FLOSS) Ecosystems for Impact and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Communications of NII Shonan Meetings, 978-981-13-7098-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating managerial preferences into the qualitative multi-criteria evaluation of team members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Barcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Huber; Martin Josef Geiger; Adiel Teixeira de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Decision Making and Aiding: Cases on Models and Methods with Computer Implementations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 274, pp.95-143, 2018, International Series in Operations Research &amp; Management Science, 978-3-319-99304-1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99304-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte : vers la génération 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de la stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.701-714, 2014, 978-2-311-40021-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel libre : un renouveau du modèle industriel coopératif de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et culture du Libre. Des logiciels partagés aux licences échangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framabook, pp.135-164, 2013, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical analysis of the emergence of free cooperative software production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Applications : Concepts, Methodologies, Tools, and Applications (6 Volumes) edited by Pierre F. Tiako</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des logiciels libres, contre l’échange marchand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sina Vatanpour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3 - Sciences Humaines et Sociales, pp.95 - 106, 2008, 9782844671035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle, pp.95 - 106, 2008, UL 3. Travaux et recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des logiciels libres à contre courant de la marchandisation du monde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles-de-Gaulle, Lille 3, pp.95 - 106, 2008, UL3. Travaux et Recherche, 978-2-84467-103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches to intellectual property : from open software to knowledge based industrial activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Industrial Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar (EE), pp.243 - 264, 2006, 978 1 84376 836 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NT vs Linux, or some explorations INTO data_ds.tmp_pub_the economics of Free Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Simulation to Social Sciences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.399 - 416, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des monnaies locales en Bretagne : débats, controverses et retours d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Coldefy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Know About Wikipedia: A Review of the Literature Analyzing the Project(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is internet an acceleration factor in voluntary lifelong learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing How to Contribute, Contributing, and Contributing Often: Refining the Statistical Relationship Between Social Profile and Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction Achat et le développement des nouveaux produits - Cas des entreprise du Grand Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama El Khalil Houssaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying Wikipedians: a dataset of users and contributors’ practices on Wikipedia in 8 languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Piccione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COAGUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COmmunautés, Activité, réGULations - COAGUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Deltour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' contribution to open source software and the dominant user skill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00449534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firms' contribution to open source software and the dominant skilled user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free/Libre/Open Source Software (FLOSS) : lessons for intellectual property rights management in a knowledge-based economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies de diffusion et pérennité pour les logiciels de recherche dans les établissements publics français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tonda-Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Clément-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Robineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête URSO, Usages (et non-usages) des Outils de Réseau Social par les personnels d'Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Télécom Bretagne (en habilitation conjointe avec l'Université de Bretagne Occidentale); GIS M@rsouin. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoRezo, une communauté de pratique en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Squin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Telecom Bretagne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des usages TIC en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupeme20nt d'intérêt scientifique). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des usages des technologies de télécommunication en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Dondeyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Trémenbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des métiers des télécoms. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modèles économiques, nouvelle économie du logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clement-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du logiciel libre sur l'industrie informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Bretagne Occidentale (UBO), Brest, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02446744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Communities of Creation as Collective Action. Access, Use, and Participation in a Digitalized Knowledge Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Laboratoire ICI, Information, Coordination, Incitation, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00960399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11062,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CBA1CF5"/>
+    <w:nsid w:val="602FE472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11293,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9039-9021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066983568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marsouin.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francescorullani.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112383" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-023-00394-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04887578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Khalil Houssaini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2424238" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3268352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q7Q65X63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong De Rosnay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Ozman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2299" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKMTZBSF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ortega" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4F09ZFJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682500v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012397ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739692v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5177" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.007.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682399v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.008.0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00003-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C356R091-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.3021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555051.3555069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Baytok" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Matei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rezgui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jackson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gimon Betancourt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Segnini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trabuco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532045v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45390-3_4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947731v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicente" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Goggins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Jan Stol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Herbsleb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811370984#aboutBook" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009630v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829314v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540310v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04413382v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331968v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410781v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05284336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda-Goldstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121172v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement-Fontaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-jullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9039-9021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066983568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=COtG0WsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marsouin.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francescorullani.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-023-00394-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04887578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Khalil Houssaini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2424238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3268352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dulong De Rosnay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7509" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.213.0067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q7Q65X63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mass&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Ozman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.2299" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CKMTZBSF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1605" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crowston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.288" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4F09ZFJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682500v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012397ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.007.0031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01682399v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Squin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.008.0059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213698v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-7333(02)00003-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C356R091-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2002.3021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05441924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baillie-Dawe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazal Baytok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555051.3555069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dondeyne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Matei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rezgui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jackson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Barcomb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Gimon Betancourt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Segnini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trabuco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45390-3_4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243183v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2810063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119891v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Patrick Goggins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Beauchamps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127185v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas-Jan Stol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Herbsleb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811370984#aboutBook" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99304-1_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829314v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570606v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121171v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989613v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04413382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279803v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cruciani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Piccione" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951946v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331968v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05284336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tonda-Goldstein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546209v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676919v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement-Fontaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02446744v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>