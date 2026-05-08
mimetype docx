--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -763,147 +763,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the smoothness of noisy curves with application to online curve estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of a hierarchical clustering algorithm with outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klutchnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Patilea</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Poterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/22-EJS1997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.article n° 105075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385816v1</w:t>
+                <w:t xml:space="preserve">hal-03153805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering multivariate functional data using unsupervised binary trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Golovkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -922,180 +922,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Patilea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 168, pp.article n°107376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of a hierarchical clustering algorithm with outliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning the smoothness of noisy curves with application to online curve estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Golovkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klutchnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rouviere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Patilea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.article n° 105075. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1485-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/22-EJS1997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153805v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive regression with Brownian path covariate</w:t>
               </w:r>
@@ -1504,222 +1504,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pointwise adaptive estimation of the marginal density of a weakly dependent process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Bertin</w:t>
+                <w:t xml:space="preserve">Minimax regression estimation for Poisson coprocess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klutchnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspar Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.138-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299483v1</w:t>
+                <w:t xml:space="preserve">hal-01430576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax regression estimation for Poisson coprocess</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Cadre</w:t>
+                <w:t xml:space="preserve">Pointwise adaptive estimation of the marginal density of a weakly dependent process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klutchnikoff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspar Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.138-158. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.115-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2017004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430576v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination problems in digital images. A statistical point of view</w:t>
               </w:r>
@@ -1919,91 +1919,91 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative estimation of a density function using beta kernels</w:t>
+                <w:t xml:space="preserve">Adaptive estimation of a density function using beta kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Klutchnikoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">, 2014, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ps/2014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2863,51 +2863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04177592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klutchnikoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouimet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1802" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Patilea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur St&#233;phanovitch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cadre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2023.105158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS1997" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391643v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153805v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouviere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02332820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934913v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02503902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Varvenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-020-09218-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02332850v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.03.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HMH3ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJS995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714020045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.01.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD4C6KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;luzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dintrans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04177592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klutchnikoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ouimet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1802" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Patilea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2433" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Golovkine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur St&#233;phanovitch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Tanielian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cadre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Biau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/23-BEJ1701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757472v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssb/qkae106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2023.105158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153805v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouviere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-EJS1997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02332820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934913v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Le&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJS1682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02503902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Panloup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Varvenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-020-09218-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02332850v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Kolei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AIHP938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2017.03.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;golen Geffray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7HMH3ZJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-EJS995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714020045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711010030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.01.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBD4C6KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894394v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#233;luzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dintrans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Matzner-L&#248;ber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>