--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weaving parameters on the properties of completely biological tissue-engineered vascular grafts</w:t>
+                <w:t xml:space="preserve">The cell-assembled extracellular matrix: A focus on the storage stability and terminal sterilization of this human “bio” material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roudier</w:t>
+                <w:t xml:space="preserve">Diane Potart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Hourques</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Binyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.015015. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.133-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad0d14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307280v1</w:t>
+                <w:t xml:space="preserve">hal-05566165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of biological sutures made of cell-assembled extracellular matrix</w:t>
               </w:r>
@@ -502,571 +502,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-assembled extracellular matrix (CAM) sheet production: Translation from using human to large animal cells</w:t>
+                <w:t xml:space="preserve">Effects of weaving parameters on the properties of completely biological tissue-engineered vascular grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Torres</w:t>
+                <w:t xml:space="preserve">Gaëtan Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hourques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maude Gluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Grémare</w:t>
+                <w:t xml:space="preserve">Emmanuel Binyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041731420978327⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.015015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad0d14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03325055v1</w:t>
+                <w:t xml:space="preserve">hal-04307280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo remodeling of human cell-assembled extracellular matrix yarns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Magnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Kawecki</w:t>
+                <w:t xml:space="preserve">Gaëlle Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Izotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 273, pp.120815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.120815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03324989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Cell-Assembled extracellular Matrix and the effect of the devitalization process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Labrunie</w:t>
+                <w:t xml:space="preserve">Cell-assembled extracellular matrix (CAM) sheet production: Translation from using human to large animal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dusserre</w:t>
+                <w:t xml:space="preserve">Agathe Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.204173142097832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2041731420978327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03325188v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03325055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of a Cell-Assembled extracellular Matrix and the effect of the devitalization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03325188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chitosan-based hydrogels for developing a small-diameter vascular graft: in vitro and in vivo evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (6), pp.065003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-605X/aa78d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1213,51 +1347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozturk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Borchiellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk2936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#8217;heureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kawecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/acf1cf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Torres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gr&#233;mare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420978327" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Magnan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labrunie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Izotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dusserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thebaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa78d0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Singh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubertie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglar Ozturk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Borchiellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk2936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Potart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hourques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.05.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#8217;heureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kawecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/acf1cf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roudier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Binyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad0d14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03324989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Magnan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labrunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Izotte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.120815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Torres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Gr&#233;mare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041731420978327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dusserre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.10.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delmond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa78d0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>