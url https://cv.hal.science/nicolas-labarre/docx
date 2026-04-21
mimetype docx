--- v0 (2026-03-19)
+++ v1 (2026-04-21)
@@ -1487,4178 +1487,4178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence de l’underground nord-américain dans les magazines de bande dessinée adulte en France, 1969-1976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13u27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moebius and Digital Tools: From Experimentation to Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/cg.17525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Making Sense of the Comic Books Produced by the Association of American Railroads (1952-1960), from Documentation to Public Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58335/epistemocritique.972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Moebius and Digital Tools: From Experimentation to Remediation</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de la bande dessinée de science-fiction aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Santos et Patrick S. Lawrence (dir.), Out of the Gutters. Obscenity, Censorship and Transgression in American Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15chg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian and Laureline, a Pilote Serial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/eca.2025.180103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina's world(s). Remediating painting as comic book narrative in Preacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette and the disappearance of illustrés for girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21504857.2023.2298941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le projet MediaBD et bilan d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting Clive Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.70-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertigo outside Vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Printing Terror. American Horror Comics as Cold War Commentary and Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedephiles and fans: a structuring love of the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling Horror : the early Warren comics magazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review Marie Duval Maverick Victorian Cartoonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque dessinée et roman graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du9 : l'autre bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Illustrated Fantasy Magazine from France.” From Métal Hurlant to Heavy Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imprimé au numérique et retour : lecture et perception d’une bande dessinée d’un support à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (7), pp.32-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gloris Bardiaux-Vaïente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Century, American Carnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulles à Gogo, brève histoire d’un prozine critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du9 : l'autre bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the funnies / to broadway / to you !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAD, la caricature en clé de voûte de la bande dessinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ody-C, Homère re-genré, décalé, excentré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading the 2016 US presidential election through Transmetropolitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21504857.2018.1503190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Pierre-Jean Benghozi, Philippe Chantepie, Jeux vidéo : l’industrie culturelle du xxie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.328-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming to Life: A Review of Movie Comics: Page to Screen/Screen to Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/cg.17525⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/cg.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Influence de l’underground nord-américain dans les magazines de bande dessinée adulte en France, 1969-1976</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Popular as Postmodern in Michael Moorcock’s Early Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sequentials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Liam Burke, The Comic Book Film Adaptation : Exploring Modern Hollywood’s Leading Genre // Drew Morton, Panel to the Screen : Style, American Film, and Comic Books During the Blockbuster Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakuman, Translations, Authenticity, and Otherness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphixia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Revue Imaginaires n°19 « Pop Culture ! Les Cultures populaires aujourd’hui. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Thibaut Clément, Plus vrais que nature. Les parcs Disney ou l’usage de la fiction dans l’espace et le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Things are going to change: Genre hybridization in Shaun of the Dead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Circulation of Icons in Planetary - Pictures, Popular Culture and Materiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“We Interrupt our regularly scheduled program…” The Amazing Spider-Man: le genre sous le choc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Après la terreur/After Terror, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jacques Dürrenmatt, Bande dessinée et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre and Discourse (and Zombies), an Introduction in Pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cg.bh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Cain, ed., Roadside Curiosities. Stories about American Pop Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter Macbeth, du comic book au roman graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joining the fray? Mad on Richard Nixon and Spiro Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in American Humor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alien as a Comic Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrapolation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/extr.2014.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetary and Intericonicity: Diagram of a Collaborative, Digitally-enabled Research Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cg.av⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete descriptions in Raymond's Secret Agent X-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghost World(s) - couleur, espace, verbe et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Le Catch et…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'arcades et catch : spectateur, joueur, sutures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WildC.A.T.S./Aliens: A Meaningful Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fragmentary past: Karasik and Mazzucchelli's City of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting Coppola's Dracula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla L. Walton, Bruce Tucker, American Culture Transformed: Dialing 9/11, New York, Palgrave Macmillan, 2012, 179 p. »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irony in The Dark Knight Returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art and Illusion in Blutch's Mitchum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redrawing the page: Reinterpretation, recreation, refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Northfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/stic.3.2.371_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Flashes. Entertainment, Adaptation : Flash Gordon as comic strip and serial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...3721 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliés de circonstance: Ralph Nader et l'écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.25-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.041.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecopo.041.0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01122639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin and Hobbes, la démesure contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542200v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01542189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dog at the Door</w:t>
               </w:r>
@@ -6804,182 +6804,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">National Lampoon (1970–1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Political Humor: Masters of Satire and Their Impact on U.S. Policy and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.440-444, 2019, 9781440854866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incorporer les fans dans le comic book, l'exemple de Matt Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tétraèdre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fan Studies/Gender Studies. Le retour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-38, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430326v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02430488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absent Humanity: Personification and Spatialization in &amp;quot;There Will Come Soft Rains</w:t>
               </w:r>
@@ -7710,138 +7710,241 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Ellipses, pp.155--170, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golfe d’Amérique, droits de douane, citoyenneté : les mots de Trump font-ils la loi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m9mhkwssq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetry in comics, poetry comics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7851,100 +7954,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Kitsch au Camp : théories de la culture de masse aux Etats-Unis, 1944-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_stic.medi. Université Rennes 2, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00189960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7954,91 +8057,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses et culture du populaire dans la bande dessinée nord-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03690062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8048,167 +8151,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe MANŒUVRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/philippe-manoeuvre-1954/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Moorcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama illustré de la fantasy et du merveilleux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8218,787 +8321,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Hugo Frey et Maaheen Ahmed (eds.), The Visionary Art of Franco-Belgian Comics 1930s to 1960s, Leuven University Press, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Blake Scott Ball, Charlie Brown’s America. The Popular Politics of Peanuts, 239p., Oxford UP, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Thierry Groensteen. La Bande dessinée et le temps. Presses Universitaires François Rabelais, collection Iconotextes, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Clément Lemoine. Goscinny à New York. La Déviation, 2022, 242 pages. 979-10-96373-41-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Brannon Costello et Bian Cremins (eds.), The Other 1980s. Reframing Comics’ Crucial Decade. Louisiana State University Press, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Shawna Kidman, Comic Books incorporated. How the Business of Comics Became the Business of Hollywood. University of California Press, 2020,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Alisa Perren et Gregory Steirer. The American Comic Book Industry and Hollywood. British Film Institute, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Qiana Whitted, EC Comics. Race, Shock and Social Protest, Rutgers University Press, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Marc Singer, Breaking the Frames: Populism and Prestige in Comics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : (À Suivre) Archives d’une revue culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Brannon Costello, Neon Visions: The Comics of Howard Chaykin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Terrence Wandtke, The Comics Scare Returns: The Contemporary Resurgence of Horror Comics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9145,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://picturing.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/echoslacollection1.9791030012606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gloris Bardiaux-Va&#239;ente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.17525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/eca.2025.180103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2023.2298941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2018.1503190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.bh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/extr.2014.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.av" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Northfield" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/stic.3.2.371_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.041.0025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publisher.abc-clio.com/9781440854866/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;ret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Saulnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Hyvard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sequart.org/books/13/the-devil-is-in-the-details-examining-matt-murdock-and-daredevil/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us/books/1427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03690062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430900v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://picturing.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/echoslacollection1.9791030012606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gloris Bardiaux-Va&#239;ente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.17525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/eca.2025.180103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2023.2298941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2018.1503190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.bh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/extr.2014.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.av" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Northfield" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/stic.3.2.371_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.041.0025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publisher.abc-clio.com/9781440854866/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;ret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Saulnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Hyvard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sequart.org/books/13/the-devil-is-in-the-details-examining-matt-murdock-and-daredevil/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us/books/1427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m9mhkwssq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03690062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501768v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>