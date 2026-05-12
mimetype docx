--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1487,4178 +1487,4178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moebius and Digital Tools: From Experimentation to Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/cg.17525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Sense of the Comic Books Produced by the Association of American Railroads (1952-1960), from Documentation to Public Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/epistemocritique.972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence de l’underground nord-américain dans les magazines de bande dessinée adulte en France, 1969-1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13u27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Moebius and Digital Tools: From Experimentation to Remediation</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de la bande dessinée de science-fiction aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J. Santos et Patrick S. Lawrence (dir.), Out of the Gutters. Obscenity, Censorship and Transgression in American Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15chg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian and Laureline, a Pilote Serial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/eca.2025.180103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina's world(s). Remediating painting as comic book narrative in Preacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette and the disappearance of illustrés for girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21504857.2023.2298941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le projet MediaBD et bilan d’étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting Clive Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.70-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertigo outside Vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Printing Terror. American Horror Comics as Cold War Commentary and Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedephiles and fans: a structuring love of the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling Horror : the early Warren comics magazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review Marie Duval Maverick Victorian Cartoonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Illustrated Fantasy Magazine from France.” From Métal Hurlant to Heavy Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque dessinée et roman graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du9 : l'autre bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imprimé au numérique et retour : lecture et perception d’une bande dessinée d’un support à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (7), pp.32-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gloris Bardiaux-Vaïente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Century, American Carnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulles à Gogo, brève histoire d’un prozine critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du9 : l'autre bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the funnies / to broadway / to you !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAD, la caricature en clé de voûte de la bande dessinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading the 2016 US presidential election through Transmetropolitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21504857.2018.1503190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ody-C, Homère re-genré, décalé, excentré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Pierre-Jean Benghozi, Philippe Chantepie, Jeux vidéo : l’industrie culturelle du xxie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.328-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coming to Life: A Review of Movie Comics: Page to Screen/Screen to Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/cg.17525⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/cg.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Making Sense of the Comic Books Produced by the Association of American Railroads (1952-1960), from Documentation to Public Relations</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Popular as Postmodern in Michael Moorcock’s Early Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sequentials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcours de la bande dessinée de science-fiction aux États-Unis</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Liam Burke, The Comic Book Film Adaptation : Exploring Modern Hollywood’s Leading Genre // Drew Morton, Panel to the Screen : Style, American Film, and Comic Books During the Blockbuster Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jorge J. Santos et Patrick S. Lawrence (dir.), Out of the Gutters. Obscenity, Censorship and Transgression in American Comics</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakuman, Translations, Authenticity, and Otherness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphixia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Valérian and Laureline, a Pilote Serial</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Revue Imaginaires n°19 « Pop Culture ! Les Cultures populaires aujourd’hui. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Comic Art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Christina's world(s). Remediating painting as comic book narrative in Preacher</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Thibaut Clément, Plus vrais que nature. Les parcs Disney ou l’usage de la fiction dans l’espace et le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Things are going to change: Genre hybridization in Shaun of the Dead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graphic Novels and Comics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Circulation of Icons in Planetary - Pictures, Popular Culture and Materiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Vertigo outside Vertigo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“We Interrupt our regularly scheduled program…” The Amazing Spider-Man: le genre sous le choc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.63-76</w:t>
+              <w:t xml:space="preserve">, 2015, Après la terreur/After Terror, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Review: Printing Terror. American Horror Comics as Cold War Commentary and Critique</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Jacques Dürrenmatt, Bande dessinée et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre and Discourse (and Zombies), an Introduction in Pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cg.bh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Cain, ed., Roadside Curiosities. Stories about American Pop Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter Macbeth, du comic book au roman graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joining the fray? Mad on Richard Nixon and Spiro Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in American Humor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alien as a Comic Book</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extrapolation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/extr.2014.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planetary and Intericonicity: Diagram of a Collaborative, Digitally-enabled Research Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/cg.av⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incomplete descriptions in Raymond's Secret Agent X-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghost World(s) - couleur, espace, verbe et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Le Catch et…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'arcades et catch : spectateur, joueur, sutures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WildC.A.T.S./Aliens: A Meaningful Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla L. Walton, Bruce Tucker, American Culture Transformed: Dialing 9/11, New York, Palgrave Macmillan, 2012, 179 p. »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irony in The Dark Knight Returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fragmentary past: Karasik and Mazzucchelli's City of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting Coppola's Dracula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art and Illusion in Blutch's Mitchum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redrawing the page: Reinterpretation, recreation, refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Northfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/stic.3.2.371_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Flashes. Entertainment, Adaptation : Flash Gordon as comic strip and serial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Selling Horror : the early Warren comics magazines</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin and Hobbes, la démesure contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...2983 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliés de circonstance: Ralph Nader et l'écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.25-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.041.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecopo.041.0025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01122639v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01542200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dog at the Door</w:t>
               </w:r>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://picturing.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/echoslacollection1.9791030012606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gloris Bardiaux-Va&#239;ente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.17525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/eca.2025.180103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2023.2298941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2018.1503190" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.bh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/extr.2014.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.av" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Northfield" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/stic.3.2.371_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.041.0025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publisher.abc-clio.com/9781440854866/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;ret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Saulnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Hyvard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sequart.org/books/13/the-devil-is-in-the-details-examining-matt-murdock-and-daredevil/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us/books/1427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m9mhkwssq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03690062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501768v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://picturing.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/echoslacollection1.9791030012606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duthille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Catroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deyrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gachet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vas-Deyres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arriv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte-Schmitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gloris Bardiaux-Va&#239;ente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lamouliatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.17525" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15chg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/eca.2025.180103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2023.2298941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169375v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21504857.2018.1503190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.bh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/extr.2014.6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cg.av" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736687v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Barnard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Northfield" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/stic.3.2.371_7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.041.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12fye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009255653" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118024v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publisher.abc-clio.com/9781440854866/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430326v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;ret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Saulnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Hyvard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sequart.org/books/13/the-devil-is-in-the-details-examining-matt-murdock-and-daredevil/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upress.state.ms.us/books/1427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m9mhkwssq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03690062v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501768v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430892v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>