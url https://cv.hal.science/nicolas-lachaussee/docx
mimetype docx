--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -904,429 +904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daytime, tidal amplitude and protected areas influence movements and habitat use on mudflats of wintering black-tailed godwits</w:t>
+                <w:t xml:space="preserve">Influence of habitat quality and diversity on two populations of Eurasian curlew (Numenius arquata) with contrasting dynamics in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Jourdan</w:t>
+                <w:t xml:space="preserve">Raphaël Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pinaud</w:t>
+                <w:t xml:space="preserve">Christophe Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+                <w:t xml:space="preserve">Victor Turpaud-Fizzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hérault</w:t>
+                <w:t xml:space="preserve">Cyrille Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 268, pp.107782. </w:t>
+              <w:t xml:space="preserve">Ornis Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.00-00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51812/of.124713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591254v1</w:t>
+                <w:t xml:space="preserve">hal-03948364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of habitat quality and diversity on two populations of Eurasian curlew (Numenius arquata) with contrasting dynamics in Western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leprince</w:t>
+                <w:t xml:space="preserve">Agata Lisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Poirel</w:t>
+                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornis Fennica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51812/of.124713⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948364v1</w:t>
+                <w:t xml:space="preserve">hal-03780727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cholet</w:t>
+                <w:t xml:space="preserve">Daytime, tidal amplitude and protected areas influence movements and habitat use on mudflats of wintering black-tailed godwits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Lisik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268, pp.107782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780727v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
               </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nycthemeral Movements of Wintering Shorebirds Reveal Important Differences in Habitat Uses of Feeding Areas and Roosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental gradients on the distribution of benthic resources available for shorebirds on intertidal mudflats of Yves Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Cayatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,881 +2635,1436 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESA Coastal Blue Carbon project: Towards Earth-Observation-based solutions for coastal blue carbon monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tranchand-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus-value des drones RTK pour le suivi des évolutions morphologiques du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.495-502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’un réseau professionnel drones et instrumentation embarquée : contours, actions et organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées INSU défi 16 Instrumentation en milieux extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAMELi, un drone marin de surface au service de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.337-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of a coastal salt marsh/mudflat characterized from different remote sensing methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Coastal Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20751.50088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diachronique et volumétrique de l’érosion de la falaise de la pointe du Chay à Angoulins-sur-Mer (Charente-Maritime) entre 1950 et 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizard Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t>
+              <w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401093v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419935v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système modulaire de collecte de données embarqué sur le drone marin PAMELI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,113 +4083,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système modulaire de collecte de données embarqué sur le drone marin PAMELI Solutions pour la conception de la BDD embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Linyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,737 +4208,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEI 2019, Atelier Expérimentation et Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles du site Néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. pp.32, 2017, Archéométrie, Rennes 1977 + 1997 + 2017, résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556556v1</w:t>
-              </w:r>
-[...553 lines deleted...]
-                <w:t xml:space="preserve">hal-02412572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4427,77 +4427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brizard Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4560,64 +4560,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport final 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,64 +4682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,271 +4916,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site d’Ors au Château d’Oléron. Fouille sur estran d’une occupation néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Soler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisandre Bedault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2017, pp.117</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547382v1</w:t>
+                <w:t xml:space="preserve">hal-02546872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Le site d’Ors au Château d’Oléron. Fouille sur estran d’une occupation néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Broux</w:t>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2017, pp.160</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2017, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546872v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1337x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud-Fizzala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51812/of.124713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gernigon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00871-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e10288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cayatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulevant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5WH14W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1337x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud-Fizzala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51812/of.124713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gernigon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00871-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e10288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cayatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulevant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5WH14W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>