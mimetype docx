--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, N° 79 (1), pp.59-88. </w:t>
+              <w:t xml:space="preserve">, 2026, 79 (1), pp.59-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-abundant but highly transcriptionally active uncharacterised Nitrosomonas drive ammonia-oxidation in the Brouage mudflat, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Découverte d’un entrepôt dans la zone portuaire de Thapsus (Ras Dimass, Tunisie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Sghaïer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174312⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1337x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675658v1</w:t>
+                <w:t xml:space="preserve">halshs-04976338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’un entrepôt dans la zone portuaire de Thapsus (Ras Dimass, Tunisie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Low-abundant but highly transcriptionally active uncharacterised Nitrosomonas drive ammonia-oxidation in the Brouage mudflat, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Z Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1337x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 946, pp.174312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04976338v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
               </w:r>
@@ -904,429 +904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of habitat quality and diversity on two populations of Eurasian curlew (Numenius arquata) with contrasting dynamics in Western France</w:t>
+                <w:t xml:space="preserve">Daytime, tidal amplitude and protected areas influence movements and habitat use on mudflats of wintering black-tailed godwits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leprince</w:t>
+                <w:t xml:space="preserve">Clément Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Debenest</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lartigau</w:t>
+                <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Turpaud-Fizzala</w:t>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Poirel</w:t>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornis Fennica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.00-00. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268, pp.107782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51812/of.124713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948364v1</w:t>
+                <w:t xml:space="preserve">hal-03591254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of habitat quality and diversity on two populations of Eurasian curlew (Numenius arquata) with contrasting dynamics in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Lisik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Raphaël Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
+                <w:t xml:space="preserve">Etienne Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpaud-Fizzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
+              <w:t xml:space="preserve">Ornis Fennica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51812/of.124713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780727v1</w:t>
+                <w:t xml:space="preserve">hal-03948364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daytime, tidal amplitude and protected areas influence movements and habitat use on mudflats of wintering black-tailed godwits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pinaud</w:t>
+                <w:t xml:space="preserve">Ecological Observations Based on Functional Gene Sequencing Are Sensitive to the Amplicon Processing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+                <w:t xml:space="preserve">Agata Lisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hérault</w:t>
+                <w:t xml:space="preserve">Umer Z. Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 268, pp.107782. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.107782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00324-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591254v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nycthemeral Movements of Wintering Shorebirds Reveal Important Differences in Habitat Uses of Feeding Areas and Roosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.115287. </w:t>
@@ -2021,64 +2021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing prokaryotes in an intertidal mudflat and the resulting depth gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2531,90 +2531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental gradients on the distribution of benthic resources available for shorebirds on intertidal mudflats of Yves Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Cayatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174, pp.71-81. </w:t>
@@ -2635,232 +2635,1382 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological evolution of a coastal salt marsh/mudflat characterized from different remote sensing methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loës Le Goff Le Gourrierec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Jamal Uddin Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Coastal Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20751.50088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse diachronique et volumétrique de l’érosion de la falaise de la pointe du Chay à Angoulins-sur-Mer (Charente-Maritime) entre 1950 et 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi à long terme dans le Pertuis d’Antioche : 10 ans de SOMLIT à La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bréret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizard Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ILICO/EVOLECO 2021 La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’un réseau métier drones sensu-lato : pertinence, contours, intérêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un système modulaire de collecte de données embarqué sur le drone marin PAMELI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Linyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un système modulaire de collecte de données embarqué sur le drone marin PAMELI Solutions pour la conception de la BDD embarquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Linyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEI 2019, Atelier Expérimentation et Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles du site Néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. pp.32, 2017, Archéométrie, Rennes 1977 + 1997 + 2017, résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA Coastal Blue Carbon project: Towards Earth-Observation-based solutions for coastal blue carbon monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Séchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Tranchand-Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus-value des drones RTK pour le suivi des évolutions morphologiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Volto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2905,1485 +4055,335 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.495-502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un réseau professionnel drones et instrumentation embarquée : contours, actions et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonaimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INSU défi 16 Instrumentation en milieux extremes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMELi, un drone marin de surface au service de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pineau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.337-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412572v1</w:t>
-              </w:r>
-[...1148 lines deleted...]
-                <w:t xml:space="preserve">hal-01556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4401,103 +4401,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOMLIT-Antioche time series (French Research Infrastructure ILICO): long-term core parameter monitoring in the Pertuis Charentais area on the French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bréret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brizard Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4560,90 +4560,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport final 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4682,64 +4682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,64 +4922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Dynamiques d'occupation et d'exploitation du sel dans les golfes charentais, du Néolithique à l'Âge du Fer », rapport 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,90 +5057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d’Ors au Château d’Oléron. Fouille sur estran d’une occupation néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandre Bedault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2017, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1337x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leprince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud-Fizzala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51812/of.124713" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gernigon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00871-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e10288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cayatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulevant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5WH14W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615034v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1337x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cholet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z Ijaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.107782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leprince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Debenest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lartigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpaud-Fizzala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Poirel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51812/of.124713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Lisik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Z. Ijaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00324-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gernigon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00871-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tortajada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Br&#233;ret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115287" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02416071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02329982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. David" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Rodriguez Tress" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e10288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavergne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.03.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Philippe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cayatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goulevant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5WH14W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;s Le Goff Le Gourrierec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Volto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20751.50088" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian B&#233;ranger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizard Yves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dausse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386283v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S&#233;chaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tranchand-Besset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.038" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/96831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546871v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Oger-Jeanneret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ganthy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rigouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>