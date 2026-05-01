--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lainé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-laine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8454-3886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176236244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 208 PALOC - Patrimoines locaux, environnement & globalisation (IRD/MNHN/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les relations homme-animal -en particulier l'élevage, la santé (One Health), les savoirs locaux (ethnovétérinaires), et la co-production de savoirs (profane/expert, humain/non-humain) en Asie du Sud et du Sud-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé, Laboratoire international de recherche (IRL) HealthDEEP: Health, Disease Ecology, Environment, and Policy (CNRS et Universités de Kasetsart et de Mahidol, Bangkok, Thailande)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre affilié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale (CNRS/Collège de France) - groupe de recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des zoonoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal's Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE - UMR Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.laine@ird.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Projet BufFARM OneHealth SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2023, Mondes Vivants, 978-2-7099-2993-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and working with giants: a multispecies ethnography of the Khamti and elephants in Northeast India.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. Orient Blackswan, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.26574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple in ‘One Health’ – A pragmatic approach to engage with context based local knowledge and disciplinary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Payyappallimana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Directions: One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/one.2025.10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human‐animal interactions: Camera traps as research agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Srinivasaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindya Sinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturaleza(s) trabajando. Qué hacen los estudios animales y ambientales con el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail. Ce que font les études animales et environnementales avec le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et animaux domestiques . Le travail en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of One Health. Accessing and networking with different forms of knowledge and epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04184468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Data Source: Engaging Herders’ Knowledge and Perspectives within the BufFarm Research Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulyawat Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Foyoontpanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/onehealthcases.2023.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04159963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of animal diseases: anthropological approaches to pathogens crossing species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.35. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs. Khamti Forces of Place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and conservation Commentary on Baker & Winkler on Elephant Rewilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Sentience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ethno-vétérinaires sur les éléphants au Laos Un savoir co-construit avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs Khamti forces of place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), p. 239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking humans, their animals, and the environment again : a decolonized and more-than-human approach to “One Health”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.55. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re: Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation—Response to Duffillot: a Long Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-019-00089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-018-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thomas Trautmann 2015. Elephants and Kings. An Environmental History, Revue Péninsule 75 (2): 203-209.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec les éléphants dans le Nord-Est indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo mee xang pa kor bo mee xang (sans éléphants de forêt, il n’y a plus d’éléphants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant tuberculosis as a reverse zoonosis: Postcolonial scenes of compassion, conservation, and public health in Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.5.3.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Trautmann T. Elephants and Kings: an Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les animaux, conserver l'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.23--44. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.034.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interespèces et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.45--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoler pour mieux conserver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.147--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sharma Jayeeta . Empire's Garden: Assam and the Making of India. Durham, Duke University Press, 2011, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900015900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephants-Keeping Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 651, pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Arnaud Kaba, Les réalités du commerce équitable: L'exemple d'une plantation de Darjeeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphants sous la cour ahom (XIII e –XIX e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2010n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et domestication de l'éléphant d'Asie (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baratay, E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire animale du monde : à la recherche du vécu des animaux de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.305-318, 2025, 979-10-210-6050-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphantes d'Asie : une société égalitaire où règnent fidélité, empathie et entraide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Bigne, Y. de (ed.); Goodall, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe : la puissance des femelles dans les sociétés animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisio Sciences, pp.189-200, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les éleveurs : se saisir du contexte local et des enjeux liés à la santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Janyasuthiwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fooyontphanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducrot, C. (ed.); Fortané, N. (ed.); Paul, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale : dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30-42, 2024, Nature et Société, 978-2-7592-3971-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléphant d'Asie : Passeur de frontières, d’espaces et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Serna; V. Le Ru; M. Mellah; B. Piazzesi (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 255-259, 2024, 979-1026712336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian mahouts and elephants : glimpses into a multispecies system of medicine and care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas (ed.); Keil, P.G. (ed.); Rahmat, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-195, 2023, Mondes Vivants, 978-2-7099-2993-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatijah Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing Worlds with Elephants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.13-25, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human-animal relations from the perspective of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombino, Annalisa; Bruckner, Heide K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Human-Animal Studies. Engaging With Animals Through the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-62, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351018623-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Elephant Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Northeast India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge India, pp.232-238, 2023, 978-0-367-72566-2. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003285540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs humains et non humains et recherches One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gardon S., Gautier A., Le Naour G., Morand S. (eds.), Sortir des crises. One Health en pratiques, Versailles, éditions Quæ, pp. 52-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En leur parlant d’une voix cajolante”. La relation entre les cornacs et les éléphants au prisme de la littérature et de l’ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, Homme et société. Série Histoire environnementale, 9791035105884. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a new conservation para Interspecies labor: examples from human-elephant working communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, transcript Verlag, pp.81-100, 2019, Animal Labor A New Perspective on Human-Animal Relations, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839443644-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les peuples d’Asie n’ont-ils pas domestiqué l’éléphant ? L’apport de l’anthropologie de la Nature, Paris, Tautem, pp. 555-573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt, Hommage à Philippe Descola, l’anthropologue de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, or a Dialogue of Knowledge. The Case of Tuberculosis Surveillance in Elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries–Health. Environment, Societies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did the Khamti not domesticate their elephants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.221-234, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315179988-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique ou le dialogue des savoirs. Le cas de la surveillance de la tuberculose des éléphants au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de L'’éthique de la recherche au Laos et dans les pays du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et dressage animal. Les mélodies huchées des Khamtis à leurs éléphants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulet, Charlotte and Bénard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chant pensé, chant vécu, temps chanté: formes, usages et représentations des pratiques vocales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.187--205, 2016, 978-2-7521-0241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduct and Collaboration in Human-Elephant Working Communities of Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Locke, Piers and Buckingham, Jane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Human-Elephant Relations in South Asia: Conflict, Negotiation, and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.180--205, 2016, 978-0-19-946722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Blackswan, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the 1996 Timber Ban in Northeast India: The Case of the Khamtis of Lohit District, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73-93, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Éléphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde Contemporaine, Paris : Armand Colin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Expert Workshop Community Knowledge and Social Sciences Contributions to Zoonotic Disease Prevention (project PREZODE -PREACTS -ASAMCO LaoThai, Afd, IRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphuluck Bhatiasevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerayuth Labooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and animals Retour de terrain - IRASEC (Bangkok)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRASEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant Management in the Brahmaputra Uplands and Beyond: An Ethnohistorical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedias Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lainé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-laine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8454-3886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176236244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 208 PALOC - Patrimoines locaux, environnement & globalisation (IRD/MNHN/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les relations homme-animal -en particulier l'élevage, la santé (One Health), les savoirs locaux (ethnovétérinaires), et la co-production de savoirs (profane/expert, humain/non-humain) en Asie du Sud et du Sud-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé, Laboratoire international de recherche (IRL) HealthDEEP: Health, Disease Ecology, Environment, and Policy (CNRS et Universités de Kasetsart et de Mahidol, Bangkok, Thailande)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre affilié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale (CNRS/Collège de France) - groupe de recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des zoonoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal's Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE - UMR Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.laine@ird.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Projet BufFARM OneHealth SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2023, Mondes Vivants, 978-2-7099-2993-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and working with giants: a multispecies ethnography of the Khamti and elephants in Northeast India.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. Orient Blackswan, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.26574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple in ‘One Health’ – A pragmatic approach to engage with context based local knowledge and disciplinary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Payyappallimana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Directions: One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/one.2025.10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human‐animal interactions: Camera traps as research agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Srinivasaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindya Sinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail. Ce que font les études animales et environnementales avec le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturaleza(s) trabajando. Qué hacen los estudios animales y ambientales con el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et animaux domestiques . Le travail en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of One Health. Accessing and networking with different forms of knowledge and epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04184468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Data Source: Engaging Herders’ Knowledge and Perspectives within the BufFarm Research Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulyawat Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Foyoontpanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/onehealthcases.2023.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04159963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs. Khamti Forces of Place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of animal diseases: anthropological approaches to pathogens crossing species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and conservation Commentary on Baker & Winkler on Elephant Rewilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Sentience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ethno-vétérinaires sur les éléphants au Laos Un savoir co-construit avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs Khamti forces of place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), p. 239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking humans, their animals, and the environment again : a decolonized and more-than-human approach to “One Health”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.55. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re: Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation—Response to Duffillot: a Long Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-019-00089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec les éléphants dans le Nord-Est indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-018-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thomas Trautmann 2015. Elephants and Kings. An Environmental History, Revue Péninsule 75 (2): 203-209.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo mee xang pa kor bo mee xang (sans éléphants de forêt, il n’y a plus d’éléphants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant tuberculosis as a reverse zoonosis: Postcolonial scenes of compassion, conservation, and public health in Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.5.3.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Trautmann T. Elephants and Kings: an Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les animaux, conserver l'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.23--44. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.034.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interespèces et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.45--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoler pour mieux conserver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.147--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sharma Jayeeta . Empire's Garden: Assam and the Making of India. Durham, Duke University Press, 2011, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900015900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephants-Keeping Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 651, pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Arnaud Kaba, Les réalités du commerce équitable: L'exemple d'une plantation de Darjeeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphants sous la cour ahom (XIII e –XIX e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2010n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et domestication de l'éléphant d'Asie (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baratay, E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire animale du monde : à la recherche du vécu des animaux de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.305-318, 2025, 979-10-210-6050-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphantes d'Asie : une société égalitaire où règnent fidélité, empathie et entraide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Bigne, Y. de (ed.); Goodall, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe : la puissance des femelles dans les sociétés animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisio Sciences, pp.189-200, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les éleveurs : se saisir du contexte local et des enjeux liés à la santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Janyasuthiwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fooyontphanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducrot, C. (ed.); Fortané, N. (ed.); Paul, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale : dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30-42, 2024, Nature et Société, 978-2-7592-3971-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléphant d'Asie : Passeur de frontières, d’espaces et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Serna; V. Le Ru; M. Mellah; B. Piazzesi (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 255-259, 2024, 979-1026712336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian mahouts and elephants : glimpses into a multispecies system of medicine and care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas (ed.); Keil, P.G. (ed.); Rahmat, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-195, 2023, Mondes Vivants, 978-2-7099-2993-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatijah Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing Worlds with Elephants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.13-25, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human-animal relations from the perspective of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombino, Annalisa; Bruckner, Heide K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Human-Animal Studies. Engaging With Animals Through the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-62, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351018623-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Elephant Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Northeast India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge India, pp.232-238, 2023, 978-0-367-72566-2. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003285540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs humains et non humains et recherches One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gardon S., Gautier A., Le Naour G., Morand S. (eds.), Sortir des crises. One Health en pratiques, Versailles, éditions Quæ, pp. 52-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En leur parlant d’une voix cajolante”. La relation entre les cornacs et les éléphants au prisme de la littérature et de l’ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, Homme et société. Série Histoire environnementale, 9791035105884. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a new conservation para Interspecies labor: examples from human-elephant working communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, transcript Verlag, pp.81-100, 2019, Animal Labor A New Perspective on Human-Animal Relations, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839443644-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les peuples d’Asie n’ont-ils pas domestiqué l’éléphant ? L’apport de l’anthropologie de la Nature, Paris, Tautem, pp. 555-573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt, Hommage à Philippe Descola, l’anthropologue de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did the Khamti not domesticate their elephants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.221-234, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315179988-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, or a Dialogue of Knowledge. The Case of Tuberculosis Surveillance in Elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries–Health. Environment, Societies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique ou le dialogue des savoirs. Le cas de la surveillance de la tuberculose des éléphants au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de L'’éthique de la recherche au Laos et dans les pays du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et dressage animal. Les mélodies huchées des Khamtis à leurs éléphants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulet, Charlotte and Bénard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chant pensé, chant vécu, temps chanté: formes, usages et représentations des pratiques vocales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.187--205, 2016, 978-2-7521-0241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduct and Collaboration in Human-Elephant Working Communities of Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Locke, Piers and Buckingham, Jane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Human-Elephant Relations in South Asia: Conflict, Negotiation, and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.180--205, 2016, 978-0-19-946722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Blackswan, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the 1996 Timber Ban in Northeast India: The Case of the Khamtis of Lohit District, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73-93, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Éléphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde Contemporaine, Paris : Armand Colin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Expert Workshop Community Knowledge and Social Sciences Contributions to Zoonotic Disease Prevention (project PREZODE -PREACTS -ASAMCO LaoThai, Afd, IRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphuluck Bhatiasevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerayuth Labooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and animals Retour de terrain - IRASEC (Bangkok)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRASEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant Management in the Brahmaputra Uplands and Beyond: An Ethnohistorical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedias Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8CF4F9"/>
+    <w:nsid w:val="14F6CAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-laine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-3886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176236244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/nicolas-laine-6810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?2334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zoonoses-research.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-innovation.cirad.fr/thematiques/animal-s-lab/presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.laine@ird.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buffarm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Keil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/696/9782709929943/composing-worlds-with-elephants" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanka Bahadur Subba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26574" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05270006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Payyappallimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/one.2025.10008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Srinivasaiah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Sinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010953v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29912" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04184468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04159963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulyawat Prasongmaneerut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthee Janyasuthiwong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Foyoontpanich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/onehealthcases.2023.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987490v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-019-00089-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-018-0070-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1953" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.5.3.379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.034.0023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.3400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n2a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janyasuthiwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prasongmaneerut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fooyontphanich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Keil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatijah Rahmat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351018623-4/understanding-human-animal-relations-perspective-work-nicolas-lain%C3%A9-jocelyne-porcher?context=ubx&amp;amp;refId=62f3ffb4-f859-4793-bd4c-2be1e2ffcbdb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351018623-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839443644-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamphan Mahavongsananh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315179988-13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphuluck Bhatiasevi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerayuth Labooth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04515052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-laine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-3886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176236244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/nicolas-laine-6810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?2334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zoonoses-research.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-innovation.cirad.fr/thematiques/animal-s-lab/presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.laine@ird.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buffarm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Keil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/696/9782709929943/composing-worlds-with-elephants" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanka Bahadur Subba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26574" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05270006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Payyappallimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/one.2025.10008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Srinivasaiah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Sinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04184468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04159963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulyawat Prasongmaneerut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthee Janyasuthiwong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Foyoontpanich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/onehealthcases.2023.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987490v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-019-00089-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1953" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-018-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.5.3.379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.034.0023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.3400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n2a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janyasuthiwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prasongmaneerut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fooyontphanich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Keil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatijah Rahmat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351018623-4/understanding-human-animal-relations-perspective-work-nicolas-lain%C3%A9-jocelyne-porcher?context=ubx&amp;amp;refId=62f3ffb4-f859-4793-bd4c-2be1e2ffcbdb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351018623-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839443644-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315179988-13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamphan Mahavongsananh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphuluck Bhatiasevi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerayuth Labooth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04515052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>