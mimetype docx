--- v1 (2026-05-01)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lainé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-laine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8454-3886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176236244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 208 PALOC - Patrimoines locaux, environnement & globalisation (IRD/MNHN/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les relations homme-animal -en particulier l'élevage, la santé (One Health), les savoirs locaux (ethnovétérinaires), et la co-production de savoirs (profane/expert, humain/non-humain) en Asie du Sud et du Sud-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé, Laboratoire international de recherche (IRL) HealthDEEP: Health, Disease Ecology, Environment, and Policy (CNRS et Universités de Kasetsart et de Mahidol, Bangkok, Thailande)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre affilié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale (CNRS/Collège de France) - groupe de recherche </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des zoonoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal's Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE - UMR Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.laine@ird.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Projet BufFARM OneHealth SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2023, Mondes Vivants, 978-2-7099-2993-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and working with giants: a multispecies ethnography of the Khamti and elephants in Northeast India.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 2020, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. Orient Blackswan, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.26574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple in ‘One Health’ – A pragmatic approach to engage with context based local knowledge and disciplinary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Payyappallimana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Directions: One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/one.2025.10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human‐animal interactions: Camera traps as research agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Srinivasaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindya Sinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail. Ce que font les études animales et environnementales avec le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturaleza(s) trabajando. Qué hacen los estudios animales y ambientales con el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et animaux domestiques . Le travail en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of One Health. Accessing and networking with different forms of knowledge and epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04184468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Data Source: Engaging Herders’ Knowledge and Perspectives within the BufFarm Research Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulyawat Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Foyoontpanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/onehealthcases.2023.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04159963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs. Khamti Forces of Place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of animal diseases: anthropological approaches to pathogens crossing species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and conservation Commentary on Baker & Winkler on Elephant Rewilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Sentience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ethno-vétérinaires sur les éléphants au Laos Un savoir co-construit avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs Khamti forces of place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), p. 239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking humans, their animals, and the environment again : a decolonized and more-than-human approach to “One Health”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.55. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re: Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation—Response to Duffillot: a Long Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-019-00089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec les éléphants dans le Nord-Est indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-018-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thomas Trautmann 2015. Elephants and Kings. An Environmental History, Revue Péninsule 75 (2): 203-209.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo mee xang pa kor bo mee xang (sans éléphants de forêt, il n’y a plus d’éléphants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant tuberculosis as a reverse zoonosis: Postcolonial scenes of compassion, conservation, and public health in Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.5.3.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Trautmann T. Elephants and Kings: an Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les animaux, conserver l'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.23--44. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.034.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interespèces et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.45--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoler pour mieux conserver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.147--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sharma Jayeeta . Empire's Garden: Assam and the Making of India. Durham, Duke University Press, 2011, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900015900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephants-Keeping Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 651, pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Arnaud Kaba, Les réalités du commerce équitable: L'exemple d'une plantation de Darjeeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphants sous la cour ahom (XIII e –XIX e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2010n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et domestication de l'éléphant d'Asie (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baratay, E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire animale du monde : à la recherche du vécu des animaux de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.305-318, 2025, 979-10-210-6050-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphantes d'Asie : une société égalitaire où règnent fidélité, empathie et entraide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Bigne, Y. de (ed.); Goodall, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe : la puissance des femelles dans les sociétés animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisio Sciences, pp.189-200, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les éleveurs : se saisir du contexte local et des enjeux liés à la santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Janyasuthiwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fooyontphanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducrot, C. (ed.); Fortané, N. (ed.); Paul, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale : dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30-42, 2024, Nature et Société, 978-2-7592-3971-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléphant d'Asie : Passeur de frontières, d’espaces et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Serna; V. Le Ru; M. Mellah; B. Piazzesi (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 255-259, 2024, 979-1026712336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian mahouts and elephants : glimpses into a multispecies system of medicine and care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas (ed.); Keil, P.G. (ed.); Rahmat, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-195, 2023, Mondes Vivants, 978-2-7099-2993-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatijah Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing Worlds with Elephants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.13-25, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human-animal relations from the perspective of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombino, Annalisa; Bruckner, Heide K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Human-Animal Studies. Engaging With Animals Through the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-62, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351018623-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Elephant Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Northeast India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge India, pp.232-238, 2023, 978-0-367-72566-2. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003285540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs humains et non humains et recherches One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gardon S., Gautier A., Le Naour G., Morand S. (eds.), Sortir des crises. One Health en pratiques, Versailles, éditions Quæ, pp. 52-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En leur parlant d’une voix cajolante”. La relation entre les cornacs et les éléphants au prisme de la littérature et de l’ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, Homme et société. Série Histoire environnementale, 9791035105884. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a new conservation para Interspecies labor: examples from human-elephant working communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, transcript Verlag, pp.81-100, 2019, Animal Labor A New Perspective on Human-Animal Relations, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839443644-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les peuples d’Asie n’ont-ils pas domestiqué l’éléphant ? L’apport de l’anthropologie de la Nature, Paris, Tautem, pp. 555-573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt, Hommage à Philippe Descola, l’anthropologue de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did the Khamti not domesticate their elephants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.221-234, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315179988-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, or a Dialogue of Knowledge. The Case of Tuberculosis Surveillance in Elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries–Health. Environment, Societies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique ou le dialogue des savoirs. Le cas de la surveillance de la tuberculose des éléphants au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de L'’éthique de la recherche au Laos et dans les pays du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et dressage animal. Les mélodies huchées des Khamtis à leurs éléphants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulet, Charlotte and Bénard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chant pensé, chant vécu, temps chanté: formes, usages et représentations des pratiques vocales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.187--205, 2016, 978-2-7521-0241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduct and Collaboration in Human-Elephant Working Communities of Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Locke, Piers and Buckingham, Jane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Human-Elephant Relations in South Asia: Conflict, Negotiation, and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.180--205, 2016, 978-0-19-946722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Blackswan, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the 1996 Timber Ban in Northeast India: The Case of the Khamtis of Lohit District, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73-93, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Éléphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde Contemporaine, Paris : Armand Colin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Expert Workshop Community Knowledge and Social Sciences Contributions to Zoonotic Disease Prevention (project PREZODE -PREACTS -ASAMCO LaoThai, Afd, IRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphuluck Bhatiasevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerayuth Labooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and animals Retour de terrain - IRASEC (Bangkok)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRASEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant Management in the Brahmaputra Uplands and Beyond: An Ethnohistorical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedias Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lainé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-laine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8454-3886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176236244</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=OO_YxJkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 208 PALOC - Patrimoines locaux, environnement & globalisation (IRD/MNHN/CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur les relations homme-animal -en particulier l'élevage, la santé (One Health), les savoirs locaux (ethnovétérinaires), et la co-production de savoirs (profane/expert, humain/non-humain) en Asie du Sud et du Sud-Est.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé, Laboratoire international de recherche (IRL) HealthDEEP: Health, Disease Ecology, Environment, and Policy (CNRS et Universités de Kasetsart et de Mahidol, Bangkok, Thailande)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre affilié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Anthropologie Sociale (CNRS/Collège de France) - groupe de recherche </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des zoonoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du collectif de recherche </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal's Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (INRAE - UMR Innovation)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas.laine@ird.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI Projet BufFARM OneHealth SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une seule santé. S'ouvrir à d'autres savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2024, 978-2-7592-4035-7. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4036-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04834908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 341 p., 2023, Mondes Vivants, 978-2-7099-2993-6. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and working with giants: a multispecies ethnography of the Khamti and elephants in Northeast India.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. Orient Blackswan, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.26574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from animals? shared plant use between Lua herders and water buffalo in Northern Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Fooyontphanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phattaravee Prommanut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13002-026-00875-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Multiple in ‘One Health’ – A pragmatic approach to engage with context based local knowledge and disciplinary perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnikrishnan Payyappallimana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Directions: One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/one.2025.10008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05270006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One Health Approach to Level Up Ethnoveterinary Practises in Rural India: A Pilot Project among the Local Community of Doddaballapur (Karnataka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Amrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Kareem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/onehealthcases.2024.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human‐animal interactions: Camera traps as research agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Simenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Srinivasaiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindya Sinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.22-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Data Source: Engaging Herders’ Knowledge and Perspectives within the BufFarm Research Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulyawat Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Foyoontpanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/onehealthcases.2023.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04159963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) au travail. Ce que font les études animales et environnementales avec le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturaleza(s) trabajando. Qué hacen los estudios animales y ambientales con el trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et animaux domestiques . Le travail en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04010928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of One Health. Accessing and networking with different forms of knowledge and epistemologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/cabionehealth.2023.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04184468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs. Khamti Forces of Place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of animal diseases: anthropological approaches to pathogens crossing species barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruhlmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.35. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking humans, their animals, and the environment again : a decolonized and more-than-human approach to “One Health”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.55. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology and conservation Commentary on Baker & Winkler on Elephant Rewilding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Sentience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques ethno-vétérinaires sur les éléphants au Laos Un savoir co-construit avec les animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Muangs Khamti forces of place in Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Ethnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), p. 239-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re: Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation—Response to Duffillot: a Long Road Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.141-145. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-019-00089-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer avec les éléphants dans le Nord-Est indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.1953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asian Elephant Conservation: Too Elephantocentric? Towards a Biocultural Approach of Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Bioethics Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41649-018-0070-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Thomas Trautmann 2015. Elephants and Kings. An Environmental History, Revue Péninsule 75 (2): 203-209.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo mee xang pa kor bo mee xang (sans éléphants de forêt, il n’y a plus d’éléphants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant tuberculosis as a reverse zoonosis: Postcolonial scenes of compassion, conservation, and public health in Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.157. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.5.3.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Trautmann T. Elephants and Kings: an Environmental History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller les animaux, conserver l'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.23--44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.034.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail interespèces et conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.45--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoler pour mieux conserver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.147--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephants-Keeping Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 651, pp.70--75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Sharma Jayeeta . Empire's Garden: Assam and the Making of India. Durham, Duke University Press, 2011, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900015900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Arnaud Kaba, Les réalités du commerce équitable: L'exemple d'une plantation de Darjeeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/samaj.3400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphants sous la cour ahom (XIII e –XIX e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/az2010n2a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et domestication de l'éléphant d'Asie (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baratay, E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire animale du monde : à la recherche du vécu des animaux de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallandier, pp.305-318, 2025, 979-10-210-6050-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléphantes d'Asie : une société égalitaire où règnent fidélité, empathie et entraide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Bigne, Y. de (ed.); Goodall, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal féministe : la puissance des femelles dans les sociétés animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisio Sciences, pp.189-200, 2025, 978-2-37935-442-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléphant d'Asie : Passeur de frontières, d’espaces et de savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Serna; V. Le Ru; M. Mellah; B. Piazzesi (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 255-259, 2024, 979-1026712336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter avec les éleveurs : se saisir du contexte local et des enjeux liés à la santé des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Janyasuthiwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Prasongmaneerut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fooyontphanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ducrot, C. (ed.); Fortané, N. (ed.); Paul, M. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches interdisciplinaires en santé animale : dialogue entre sciences sociales et vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.30-42, 2024, Nature et Société, 978-2-7592-3971-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laotian mahouts and elephants : glimpses into a multispecies system of medicine and care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas (ed.); Keil, P.G. (ed.); Rahmat, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing worlds with elephants : interdisciplinary dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.183-195, 2023, Mondes Vivants, 978-2-7099-2993-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatijah Rahmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composing Worlds with Elephants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Éditions, pp.13-25, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.47231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human-animal relations from the perspective of work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colombino, Annalisa; Bruckner, Heide K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Human-Animal Studies. Engaging With Animals Through the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-62, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351018623-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Elephant Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Northeast India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge India, pp.232-238, 2023, 978-0-367-72566-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003285540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des savoirs humains et non humains et recherches One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Gardon S., Gautier A., Le Naour G., Morand S. (eds.), Sortir des crises. One Health en pratiques, Versailles, éditions Quæ, pp. 52-60.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03907832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“En leur parlant d’une voix cajolante”. La relation entre les cornacs et les éléphants au prisme de la littérature et de l’ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, Homme et société. Série Histoire environnementale, 9791035105884. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a new conservation para Interspecies labor: examples from human-elephant working communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Labor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, transcript Verlag, pp.81-100, 2019, Animal Labor A New Perspective on Human-Animal Relations, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14361/9783839443644-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les peuples d’Asie n’ont-ils pas domestiqué l’éléphant ? L’apport de l’anthropologie de la Nature, Paris, Tautem, pp. 555-573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au seuil de la forêt, Hommage à Philippe Descola, l’anthropologue de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why did the Khamti not domesticate their elephants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.221-234, 2018, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315179988-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics, or a Dialogue of Knowledge. The Case of Tuberculosis Surveillance in Elephants in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Paths of Ethics in Research in Laos and the Mekong Countries–Health. Environment, Societies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique ou le dialogue des savoirs. Le cas de la surveillance de la tuberculose des éléphants au Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamphan Mahavongsananh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de L'’éthique de la recherche au Laos et dans les pays du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduct and Collaboration in Human-Elephant Working Communities of Northeast India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Locke, Piers and Buckingham, Jane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Human-Elephant Relations in South Asia: Conflict, Negotiation, and Coexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.180--205, 2016, 978-0-19-946722-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques vocales et dressage animal. Les mélodies huchées des Khamtis à leurs éléphants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulet, Charlotte and Bénard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chant pensé, chant vécu, temps chanté: formes, usages et représentations des pratiques vocales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.187--205, 2016, 978-2-7521-0241-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the 1996 Timber Ban in Northeast India: The Case of the Khamtis of Lohit District, Arunachal Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73-93, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanka Bahadur Subba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas and Subba, Tanka Bahadur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Blackswan, pp.xvii--xxiii, 2012, 978-81-250-4532-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Éléphant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Inde Contemporaine, Paris : Armand Colin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Expert Workshop Community Knowledge and Social Sciences Contributions to Zoonotic Disease Prevention (project PREZODE -PREACTS -ASAMCO LaoThai, Afd, IRD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthee Janyasuthiwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphuluck Bhatiasevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theerayuth Labooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opportunité pour les agricultures ultra-marines : les plantes multi-usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boisvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Agriculture et de l'Alimentation. 2023, https://agriculture.gouv.fr/une-opportunite-pour-les-agricultures-ultra-marines-les-plantes-multi-usages-analyse-ndeg188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04099665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and animals Retour de terrain - IRASEC (Bangkok)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of shared knowledge between humans and elephants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRASEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elephant Management in the Brahmaputra Uplands and Beyond: An Ethnohistorical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedias Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190277727.013.801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04515052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14F6CAD8"/>
+    <w:nsid w:val="CF4E4A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-laine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-3886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176236244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/nicolas-laine-6810" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?2334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zoonoses-research.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-innovation.cirad.fr/thematiques/animal-s-lab/presentation" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.laine@ird.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buffarm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230589v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Keil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/696/9782709929943/composing-worlds-with-elephants" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanka Bahadur Subba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26574" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05270006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Payyappallimana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/one.2025.10008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Srinivasaiah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Sinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12905" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29912" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04184468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04159963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulyawat Prasongmaneerut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthee Janyasuthiwong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Foyoontpanich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/onehealthcases.2023.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987490v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-019-00089-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1953" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-018-0070-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.5.3.379" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.034.0023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368579v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.3400" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n2a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janyasuthiwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prasongmaneerut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fooyontphanich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Keil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatijah Rahmat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351018623-4/understanding-human-animal-relations-perspective-work-nicolas-lain%C3%A9-jocelyne-porcher?context=ubx&amp;amp;refId=62f3ffb4-f859-4793-bd4c-2be1e2ffcbdb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351018623-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285540" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89210" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839443644-006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315179988-13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamphan Mahavongsananh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632158v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphuluck Bhatiasevi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerayuth Labooth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04515052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-laine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-3886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176236244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=OO_YxJkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paloc.fr/fr/annuaire/nicolas-laine-6810" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?2334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zoonoses-research.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-innovation.cirad.fr/thematiques/animal-s-lab/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolas.laine@ird.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buffarm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04834908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lain&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/312/9782759240364/one-health" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4036-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Keil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/696/9782709929943/composing-worlds-with-elephants" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanka Bahadur Subba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.26574" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fooyontphanich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthee Janyasuthiwong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phattaravee Prommanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-026-00875-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05270006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnikrishnan Payyappallimana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/one.2025.10008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Kumar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amrita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Kareem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/onehealthcases.2024.0013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Srinivasaiah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Sinha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04159963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulyawat Prasongmaneerut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Foyoontpanich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/onehealthcases.2023.0023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29856" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04010928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Porcher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04184468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2023.0016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruhlmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987490v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-019-00089-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1953" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41649-018-0070-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343956v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.5.3.379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.034.0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900015900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.3400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2010n2a1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Janyasuthiwon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prasongmaneerut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fooyontphanich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Keil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatijah Rahmat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.47231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351018623-4/understanding-human-animal-relations-perspective-work-nicolas-lain%C3%A9-jocelyne-porcher?context=ubx&amp;amp;refId=62f3ffb4-f859-4793-bd4c-2be1e2ffcbdb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351018623-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285540" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03907832v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lesage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89210" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839443644-006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360470v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315179988-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamphan Mahavongsananh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01632048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphuluck Bhatiasevi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theerayuth Labooth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04099665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kakpo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036170v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04515052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277727.013.801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>