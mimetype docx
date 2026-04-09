--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -796,172 +796,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of thermal energy storage in district heating networks : Review and comparison of models</w:t>
+                <w:t xml:space="preserve">Deterministic optimisation of distric heating network retrofit to reduce supply temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025 - 38th international conference of efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on District Heating and Cooling (DHC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Genk, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231608v1</w:t>
+                <w:t xml:space="preserve">hal-05231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
+                <w:t xml:space="preserve">Optimisation of thermal energy storage in district heating networks : Review and comparison of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
@@ -992,194 +992,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
+              <w:t xml:space="preserve">ECOS 2025 - 38th international conference of efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231606v1</w:t>
+                <w:t xml:space="preserve">hal-05231608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic optimisation of distric heating network retrofit to reduce supply temperature</w:t>
+                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on District Heating and Cooling (DHC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Genk, Belgium</w:t>
+              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231604v1</w:t>
+                <w:t xml:space="preserve">hal-05231606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for fifth generation district heating and cooling network simulation</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A0B04B0"/>
+    <w:nsid w:val="91882063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lamaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Beaucour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr &#201;tot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/isec.v1i.1123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04214202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathonniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Enee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefrancois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.28.03" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02539025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamaison Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitenbach Patric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fuligni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun2018.01.07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03049293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lamaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Beaucour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr &#201;tot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/isec.v1i.1123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04214202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathonniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Enee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefrancois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.28.03" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02539025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamaison Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitenbach Patric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fuligni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun2018.01.07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03049293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>