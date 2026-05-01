--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -917,51 +917,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of thermal energy storage in district heating networks : Review and comparison of models</w:t>
+                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
@@ -992,97 +992,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2025 - 38th international conference of efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231608v1</w:t>
+                <w:t xml:space="preserve">hal-05231606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stockages distribués pour diminuer la température d’opération des réseaux de chaleur existants</w:t>
+                <w:t xml:space="preserve">Optimisation of thermal energy storage in district heating networks : Review and comparison of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamaison</w:t>
@@ -1113,73 +1113,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reneaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
+              <w:t xml:space="preserve">ECOS 2025 - 38th international conference of efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231606v1</w:t>
+                <w:t xml:space="preserve">hal-05231608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for fifth generation district heating and cooling network simulation</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91882063"/>
+    <w:nsid w:val="1AFB79F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lamaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Beaucour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231608v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr &#201;tot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/isec.v1i.1123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04214202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathonniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Enee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefrancois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.28.03" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02539025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamaison Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitenbach Patric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fuligni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun2018.01.07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03049293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lamaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04736413v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Beaucour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamaison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.133332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04205395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Gaoua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.128387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B N&#233;rot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamaison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Mabrouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bavi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653769v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bavi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2021.08.144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.07.044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Lemelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05231608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr &#201;tot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/isec.v1i.1123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04214202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nepveu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathonniere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Enee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crevon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04090550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wantier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefrancois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.28.03" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Vuillerme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05115977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nikhil Descamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02539025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamaison Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breitenbach Patric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fuligni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun2018.01.07" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03049293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paulus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pr&#233;tot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>