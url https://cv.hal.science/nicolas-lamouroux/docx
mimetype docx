--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lamouroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE, RiverLy research unit, Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-scale habitat dynamics: three metrics to assess ecological impacts of frequent hydropeaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Bätz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.79-106. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2024.2426790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the effects of morphological microstructures and hydropeaks on fish stranding in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Insulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (5), pp.834-849. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara López-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Peñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflow Intermittence in Europe: Estimating High‐Resolution Monthly Time Series by Downscaling of Simulated Runoff and Random Forest Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Loïc Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), pp.e2023WR036900. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023WR036900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.167540. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment‐scale applications of hydraulic habitat models: Climate change effects on fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.e2513. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past hydraulics influence microhabitat selection by invertebrates and fish in hydropeaking rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.375-388. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Torgersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (2), pp.481-504. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global prevalence of non-perennial rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Loïc Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 594 (7863), pp.391-397. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic drivers of populations, communities and ecosystem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Packman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1951506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution life cycle impact assessment model for continental freshwater habitat change due to water consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hildrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Resh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.16. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for flow intermittency in environmental flows design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Jorda‐capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mcclain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.742-753. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental predictions of river hydraulic geometry from catchment physical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582, pp.124292. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Marco Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.114884. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits écologiques : la place des modèles d'habitat hydraulique dans une démarche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2016004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolating regional probability of drying of headwater streams using discrete observations and gauging networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (5), pp.3033-3051. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3033-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding inter-reach variation in brown trout ( Salmo trutta ) mortality rates using a hierarchical Bayesian state-space model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (10), pp.1612 - 1627. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging spatial and temporal scales for riverine biophysical diagnosis and adaptive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.333-336. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish habitat selection in a large hydropeaking river: Strong individual and temporal variations revealed by telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.109 - 120. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and management of intermittent rivers and ephemeral streams (SMIRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jorda Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 23 p. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.3.e21774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microhabitat ecohydraulics to an improved management of river catchments: bridging the gap between scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2), pp.189-191. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing electrofishing and snorkelling for characterizing fish assemblages over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2015-0578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of discharge, hydraulics, water temperature, and dispersal on density synchrony in brown trout populations (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.319--329. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2015-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in reach-scale hydraulic conductivity of streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 259, pp.70 - 80. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community dynamics (1985–2010) in multiple reaches of a large river subjected to flow restoration and other environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Veslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1176-1191. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in fish abundance and community structure after flow restoration in four reaches of a large river (French Rho^ne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of large rivers needs science-based, predictive tools meeting public expectations: an overview of the Rhône project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment hydraulic conductivity in river reaches and its potential use to evaluate streambed clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.880-891. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realised and predicted changes in the invertebrate benthos after restoration of connectivity to the floodplain of a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Hug Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1131-1146. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty models for estimates of physical characteristics of river segments over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Water Resources Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jawr.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic preferences of shrimps and fishes in tropical insular rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6), p. 766 - p. 779. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling point velocity and depth statistical distributions in steep tropical and alpine stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), p. 427 - p. 439. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR013894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of hydraulic preference models for aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications, short communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (7), pp.933-937. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and depth distributions in stream reaches: testing European models in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Goulven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), p. 794 - p. 798. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of patterns of flow intermittence from gauging station records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Larned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, p. 1685 - p. 2699. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-2685-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bottom-up procedures improve the performance of stream classifications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barquin Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-011-0194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of detection and positioning error of a hydro acoustic telemetry system in a fast-flowing river: Intrinsic and environmental determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Steig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125-126, p. 1 - p. 13. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau hydrographique théorique (RHT) français et ses attributs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.317-336. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing distribution models for small samples of overdispersed counts of freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess and define environmental flow rules for large jurisdictional regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Water Resources Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.828-840. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-1688.2011.00556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of human impacts in freshwater ecosystems: the good, the bad, and the ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Friberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.K. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374794-5.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical modelling of large scale patterns in river bed surface grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3-4), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.915-920. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of classification procedure on the performance of numerically defined ecological regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.939-952. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00267-010-9465-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variation of fish assemblages, flow regimes and other habitat factors in French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of natural flow regimes of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 373, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Influence of Variable Treatment on the Performance of Numerically Defined Ecological Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.658-670. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-009-9352-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.1343-1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of temperate and tropical stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kamdem Toham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (4), p. 658 - p. 670. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05591.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00388403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau hydrographique naturel étendu (RHE) construit à partir de la BD Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanderbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55-56, p. 15 - p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition procedures have little effect on performance of environmental classifications of streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.771-778. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between life-history strategies of European freshwater fish species and their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.843-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community convergence along environmental gradients in lakes of France and Northeast U.S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.350-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flume characteristics on the assessment of drag on flexible macrophytes and a rigid cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (1), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates in small European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flume characteristics on the assessment of drag on flexible macrophytes and a rigid cylinder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale intraspecific variation in life-history traits of European freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.862-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debate about drag and reconfiguration of freshwater macrophytes : comparing results obtained by three recently discussed approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2173-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debate about drag and reconfiguration of freshwater macrophytes: comparing results obtained by three recently discussed approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (11), pp.2173-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure after minimum flow increase: testing quantitative predictions in the Rhône river at Pierre-Bénite, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1730-1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community changes after minimum flow increase: testing quantitative predictions in the Rhône River at Pierre-Bénite, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1730-1743. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish assemblages and stream hydraulics: consistent relations across spatial scales and regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.727-737. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized instream habitat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.449-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in brown trout, Salmo trutta, population dynamics: a &amp;quot; moran effect &amp;quot; on early-life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0706.2003.11912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes within the invertebrate and fish communities of the Upper Rhône River: effects of climatic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.124-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental convergence of stream fish community traits along geomorphic and hydraulic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Poff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Angermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (7), pp.1792-1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple predictions of instream habitat model outputs for target fish populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.2002.00879.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple predictions of instream habitat model outputs for fish habitat guilds in large streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.1531-1542. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.2002.00880.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat preferences of European grayling in a medium-size stream, the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56, pp.1312-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish habitat preferences in large streams of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting community characteristics from habitat conditions: fluvial fish and hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (2), pp.275-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des impacts de la gestion des débits réservés du Rhône sur les peuplements piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doutriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 352, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting habitat suitability for lotic fish: linking statistical hydraulic models with multivariate habitat use models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plant diversity in riverine wetlands: the role of connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (2), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.1998.00273.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting velocity frequency distributions in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (9), pp.2367-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coffea arabica Fungal Pathosystem in New Caledonia: Interactions at Two Different Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nandris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143 (7), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1439-0434.1995.TB00284.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models of the hydraulic habitat: Tools for ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-9, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ‘The nature of the fluid boundary layer and the selection of parameters for benthic ecology’ (Carling, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (2), pp.331-332. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.1993.tb00813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unconventional approach to modeling spatial and temporal variability of local shear stress in stream segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Kohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Schmedtje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28 (12), pp.3251-3258. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/92WR01761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freswater Sciences - SEFS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABBY : A New Open-Source Software to Estimate Hydraulic Habitat Suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Von Gunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2022 from snow to sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental modelling of the hydraulics of streamreaches in river networks and ecohydraulic applications. 13th International Symposium on Ecohydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological restoration of the Rhône river and its scientific monitoring: from flow restoration to ecological potential optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'habitat comme révélateur de la sensibilité des poissons à l'artificialisation du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF2018 - Septièmes Rencontres de L'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use at multiple scales as indicator of fish sensitivity to the artificialisation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE2018 - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological indicators of ecological risks associated to hydropeaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers -3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment-scale habitat modeling: rationale, objectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards global regionalized characterisation factors for water consumption impacts on instream freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe - 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSE OF FISH COMMUNITIES TO FLOW VARIATIONS IN HYDROPEAKING STREAM REACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), and the International Society for River Science (ISRS), Aug 2018, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of hydraulic geometry at reach scale in the hydrographic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish learned movements in a large regulated river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-ZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration écohydraulique du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical hydraulic habitat models for guiding river flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The success of river restoration projects. Feedback from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d’eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toedter Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kail Jochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS - DIPEE « Écologie et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of succes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRC, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des opérations de restauration françaises, de la mesure à la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using river restoration operations to test predictive ecohydraulic models: fish and invertebrate communities of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the statistical distributions of hydraulic variables in reaches with large slope and substrate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d'eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIPEE "Ecologie et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, IFE, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat heterogeneity and regional approach to model fish presence in large French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Wazneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedback from the French river restoration case studies: elements for improving the next project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennial Symposium of the International Society for River Science – “Rivers as Linked Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORECASTER: facilitating knowledge exchange on hydromorphological and ecologicl effects of river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennal Symposium of the International Society for River Science ISRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nuevo enfoque de aplicación del método de micro hábitats para definir caudales ecológicos en los páramos del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Goulven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio internacional - entorno natural y gestion del agua en ciudades de America latina y el Caribe, Symposium International « Environnement et gestion de l'eau dans les villes d'Amérique Latine et des Caraïbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quito, Ecuador. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du paramètre de dispersion de la distribution binomiale négative : a priori, effort d'échantillonnage, et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées Françaises de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale estimation and modelling of physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stream physical restoration: syntheses and methods for basis management" ; ISH Lyonj. Projet IWRnet Forecaster; OMEDA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISH, Lyon ; ONEMA, MEDDEM, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Les grands fleuves vont à la mer", 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les grands fleuves vont à la mer", 22éme entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community responses to flow regime: empirical tests, generality and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">138th Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ottawa, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône river hydraulic restoration: fish community changes and their predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydraulics, Christchurch, NZL, 18-23 February 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : un exemple d'approche globale et ses indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : Retours d'expérience de la restauration à Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gravel Bed Rivers Workshop, Lienz, AUT, 5-9 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits of stream assemblages and hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Assembly NABS/AGU, New Orleans, USA, 22-27 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons du Vieux Rhône de Pierre Bénite 5 ans après modification du débit minimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.37-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout population dynamics versus long term habitat history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Symposium on Ecohydraulics, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised instream habitat models, applications and warnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydraulics, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.392-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validations biologiques et simplification des modélisations de l'habitat aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'état de l'art sur la modélisation de l'habitat et les débits réservés écologiques, Québec, 3-4 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of textometry in a scientific project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of macroinvertebrate communities and river hydraulic habitat under climate change scenarios for the Loire river basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Merg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Leipzig, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing or snorkeling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klement Tockner; Christopher T. Robinson; Christiane Zarfl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe - 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.391-451, 2021, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical habitat modeling and ecohydrological tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Poff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for the Environment. Horne A., Webb A., Stewardson M.J., Richter B., Acreman M. (Eds).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-284, 2017, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803907-6.00013-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier, pp.247-295, 2009, 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Earth Surface Processes, volume 11, Gravel Bed Rivers 6: From Process Understanding to the Restoration of Mountain Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.661-675, 2008, 978-0-444-52861-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of minimum flow increases in the by-passed sections of the Rhône river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clémens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhône en 100 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.244-245, 2008, 978-2-917199-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Chekhurska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact des prélèvements d’eau en cours d’eau hors étiage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Hepia; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLI-OHM. Les publications de l'OHM Vallée du Rhône 2006-2016 : quels contenus, influences, trajectoires, perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits écologiques et modèles d'habitat. Rapport final - année 2015. Synthèse opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique &amp;quot;Nouveau Poutès&amp;quot; - Caractérisation des peuplements piscicoles et des habitats à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2015, 41 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivités des tronçons de cours d’eau et structuration des communautés piscicoles à leurs voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accord cadre IRSTEA - Agence de l'Eau RMC - Action 41. 2014, 75 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle génération de modèles d'habitats numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur les habitats aquatiques de surface des prélèvements sur les masses d’eau souterraines : couplage de modèles hydrologiques et écologiques dans le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie des étiages : typologie des cours d'eau temporaires et cartographie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-habitats pour les Vieux Rhône de Donzère-Mondragon, Baix-Le- Logis-Neuf, Beauchastel et Bourg-lès-Valence. Cemagref – Compagnie Nationale du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; EZUS - Université Lyon 1; ARALEP; Université Lyon 3. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMKART (Version 1.5) : Impacts quantitatifs sur les peuplements aquatiques de la restauration hydraulique des cours d'eau (modifications des débits, petits seuils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanderbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrat, Mise en commun et développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMKART: plate-forme de modèles sur SIG pour la gestion écologique des débits à large échelle. Simulations et interprétation des premiers résultats sur le bassin Rhône-Méditerranée. Cemagref- Agence de l'eau RM&C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stroffek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Rapport de synthèse 2003-2008. Chautagne, Belley et de Brégnier-Cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1; ARALEP. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Suivi piscicole. Année 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Caractérisation de l'état initial. Année 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; EZUS - Université Lyon 1. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute de Pierre Bénite. Suivi de l'incidence de l'augmentation du débit réservé dans le Vieux-Rhône. Phase II (2001-2004). Rapport intermédiaire 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplements de poissons des cours d'eau. Méthodologie de quantifiation dynamique simplifiée de l'habitat pour les stations du Réseau Hydrobiologique et Piscicole (RHP). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId697"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lamouroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE, RiverLy research unit, Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-scale habitat dynamics: three metrics to assess ecological impacts of frequent hydropeaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Bätz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Vanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.79-106. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2024.2426790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the effects of morphological microstructures and hydropeaks on fish stranding in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Insulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (5), pp.834-849. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamflow Intermittence in Europe: Estimating High‐Resolution Monthly Time Series by Downscaling of Simulated Runoff and Random Forest Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Loïc Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), pp.e2023WR036900. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023WR036900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 906, pp.167540. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon emissions from inland waters may be underestimated: Evidence from European river networks fragmented by drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara López-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Peñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment‐scale applications of hydraulic habitat models: Climate change effects on fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaêl Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.e2513. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past hydraulics influence microhabitat selection by invertebrates and fish in hydropeaking rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.375-388. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscape approaches in practice: perspectives and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Torgersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Fullerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (2), pp.481-504. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hildrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Resh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Biodiversity, Functional Integrity, and Ecosystem Services in Drying River Networks (DRYvER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Barquín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e77750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global prevalence of non-perennial rivers and streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Loïc Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cockburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 594 (7863), pp.391-397. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03565-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic drivers of populations, communities and ecosystem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Packman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.91-94. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2021.1951506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution life cycle impact assessment model for continental freshwater habitat change due to water consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 782, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental predictions of river hydraulic geometry from catchment physical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 582, pp.124292. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for flow intermittency in environmental flows design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Jorda‐capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mcclain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.742-753. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Theoretical and Empirical Predictions of at‐a‐Station Hydraulic Geometry Exponents in Stream Reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (10), pp.16. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in river management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive models of fish microhabitat selection in multiple sites accounting for abundance overdispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1056-1075. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.114884. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Marco Church</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of at-a-station hydraulic geometry in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 328, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et pérennité de la restauration de chenaux latéraux : modèles issus de 15 ans de suivi sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), p. 101-108. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits écologiques : la place des modèles d'habitat hydraulique dans une démarche intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroécologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hydro/2016004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrapolating regional probability of drying of headwater streams using discrete observations and gauging networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (5), pp.3033-3051. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3033-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is socio-ecological research delivering? A literature survey across 25 international LTSER platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Orenstein E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Holzer M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 622-623, pp.1225-1240. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing electrofishing and snorkelling for characterizing fish assemblages over time and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2015-0578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarging spatial and temporal scales for riverine biophysical diagnosis and adaptive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.333-336. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding inter-reach variation in brown trout ( Salmo trutta ) mortality rates using a hierarchical Bayesian state-space model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (10), pp.1612 - 1627. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2016-0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish habitat selection in a large hydropeaking river: Strong individual and temporal variations revealed by telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.109 - 120. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are restored side channels sustainable aquatic habitat features? Predicting the potential persistence of side channels as aquatic habitats based on their fine sedimentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 295, pp.507-528. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microhabitat ecohydraulics to an improved management of river catchments: bridging the gap between scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martinez Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2), pp.189-191. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and management of intermittent rivers and ephemeral streams (SMIRES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jorda Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, 23 p. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.3.e21774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of discharge, hydraulics, water temperature, and dispersal on density synchrony in brown trout populations (Salmo trutta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (3), pp.319--329. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2015-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération d'habitat hydraulique à l'échelle des bassins versants : impacts des prélèvements en nappe du bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corallie Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.65-74. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2016032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in reach-scale hydraulic conductivity of streambeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 259, pp.70 - 80. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sampling influences the statistical power to detect changes in abundance: an application to river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1192-1207. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in fish abundance and community structure after flow restoration in four reaches of a large river (French Rho^ne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1118-1130. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community dynamics (1985–2010) in multiple reaches of a large river subjected to flow restoration and other environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Veslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1176-1191. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of large rivers needs science-based, predictive tools meeting public expectations: an overview of the Rhône project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Lepori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1069-1084. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment hydraulic conductivity in river reaches and its potential use to evaluate streambed clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.880-891. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing predictions of changes in benthic invertebrate abundance and community structure after flow restoration in a large river (French Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dessaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1104-1117. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realised and predicted changes in the invertebrate benthos after restoration of connectivity to the floodplain of a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Hug Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (6), pp.1131-1146. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is success or failure in river restoration projects evaluated? Feedback from French restoration projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.10.1016/j.jenvman.2014.02.010. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty models for estimates of physical characteristics of river segments over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Water Resources Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jawr.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic preferences of shrimps and fishes in tropical insular rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (6), p. 766 - p. 779. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling point velocity and depth statistical distributions in steep tropical and alpine stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (1), p. 427 - p. 439. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013WR013894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of hydraulic preference models for aquatic macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications, short communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (7), pp.933-937. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.2578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00876967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and depth distributions in stream reaches: testing European models in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Goulven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), p. 794 - p. 798. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalization of patterns of flow intermittence from gauging station records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Larned</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, p. 1685 - p. 2699. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-2685-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau hydrographique théorique (RHT) français et ses attributs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snilder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.317-336. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can bottom-up procedures improve the performance of stream classifications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barquin Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.45-59. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-011-0194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of detection and positioning error of a hydro acoustic telemetry system in a fast-flowing river: Intrinsic and environmental determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Steig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125-126, p. 1 - p. 13. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2012.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess and define environmental flow rules for large jurisdictional regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Water Resources Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.828-840. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-1688.2011.00556.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing distribution models for small samples of overdispersed counts of freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.170-178. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomonitoring of human impacts in freshwater ecosystems: the good, the bad, and the ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Friberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.K. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.1-68. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374794-5.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical modelling of large scale patterns in river bed surface grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3-4), pp.189-197. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (7), pp.915-920. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00538689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of classification procedure on the performance of numerically defined ecological regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.939-952. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00267-010-9465-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variation of fish assemblages, flow regimes and other habitat factors in French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2009.02320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive mapping of natural flow regimes of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 373, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Influence of Variable Treatment on the Performance of Numerically Defined Ecological Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leathwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.658-670. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-009-9352-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.1343-1356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of temperate and tropical stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kamdem Toham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (4), p. 658 - p. 670. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05591.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54, pp.1343-1356. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02160.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00388403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition procedures have little effect on performance of environmental classifications of streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.771-778. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-008-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau hydrographique naturel étendu (RHE) construit à partir de la BD Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanderbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55-56, p. 15 - p. 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale intraspecific variation in life-history traits of European freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.862-875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates in small European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (1), pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between life-history strategies of European freshwater fish species and their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.843-859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flume characteristics on the assessment of drag on flexible macrophytes and a rigid cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (1), pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community convergence along environmental gradients in lakes of France and Northeast U.S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oberdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Whittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.350-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flume characteristics on the assessment of drag on flexible macrophytes and a rigid cylinder.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.129-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish assemblages and stream hydraulics: consistent relations across spatial scales and regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.727-737. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debate about drag and reconfiguration of freshwater macrophytes : comparing results obtained by three recently discussed approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.2173-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00151110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community structure after minimum flow increase: testing quantitative predictions in the Rhône river at Pierre-Bénite, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1730-1743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The debate about drag and reconfiguration of freshwater macrophytes: comparing results obtained by three recently discussed approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51 (11), pp.2173-2183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish community changes after minimum flow increase: testing quantitative predictions in the Rhône River at Pierre-Bénite, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 51, pp.1730-1743. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2006.01602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized instream habitat models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gayraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the North American Benthological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.449-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrony in brown trout, Salmo trutta, population dynamics: a &amp;quot; moran effect &amp;quot; on early-life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100 (1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1600-0706.2003.11912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes within the invertebrate and fish communities of the Upper Rhône River: effects of climatic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.124-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple predictions of instream habitat model outputs for fish habitat guilds in large streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.1531-1542. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.2002.00880.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple predictions of instream habitat model outputs for target fish populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.2002.00879.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental convergence of stream fish community traits along geomorphic and hydraulic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Poff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Angermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (7), pp.1792-1807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat preferences of European grayling in a medium-size stream, the Ain river, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56, pp.1312-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish habitat preferences in large streams of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (4), pp.673-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting community characteristics from habitat conditions: fluvial fish and hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42 (2), pp.275-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des impacts de la gestion des débits réservés du Rhône sur les peuplements piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doutriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFPP. Bulletin français de la pêche et de la protection des milieux aquatiques [Bulletin francais de la pêche et de la pisciculture]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 352, pp.45-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting habitat suitability for lotic fish: linking statistical hydraulic models with multivariate habitat use models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plant diversity in riverine wetlands: the role of connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (2), pp.267-283. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2427.1998.00273.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coffea arabica Fungal Pathosystem in New Caledonia: Interactions at Two Different Spatial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nandris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143 (7), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1439-0434.1995.TB00284.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting velocity frequency distributions in stream reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (9), pp.2367-2375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models of the hydraulic habitat: Tools for ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-9, pp.157-163. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae:1995018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ‘The nature of the fluid boundary layer and the selection of parameters for benthic ecology’ (Carling, 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (2), pp.331-332. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.1993.tb00813.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unconventional approach to modeling spatial and temporal variability of local shear stress in stream segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Kohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Schmedtje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 28 (12), pp.3251-3258. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/92WR01761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of habitat use by fish in a restored alluvial floodplain over two decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freswater Sciences - SEFS13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological restoration of an iconic river of the anthropocene: results of 20 years of biophysical monitoring of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Education Course at University of Colorado Denver. Landscapes of the rhône valley: from archaen to anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Colorado Denver; EUR H2O’Lyon; ENS de Lyon; Ecole Urbaine de Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and predicting the use of alluvial habitats by aquatic communities for a better management of large river ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la recherche interdisciplinaire dans le cadre de la restauration écologique du Rhône, fondements, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABBY : A New Open-Source Software to Estimate Hydraulic Habitat Suitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Von Gunten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2022 from snow to sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 ans de suivis scientifiques de la restauration du Rhône : résultats et enseignements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Bouloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Restauration Écologique du Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercontinental modelling of the hydraulics of streamreaches in river networks and ecohydraulic applications. 13th International Symposium on Ecohydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J. Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) reconquête(s) associée(s) à la restauration hydraulique et écologique du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Wichroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 10 - Restaurer ou reconquérir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau REVER, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO'2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of fish and macroinvertebrates micro-habitat selection models: how to deal with spatial and temporal variations of overdispersed abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat use at multiple scales as indicator of fish sensitivity to the artificialisation of large rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISE2018 - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of trout populations to floods in natural and bypass reaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l'habitat comme révélateur de la sensibilité des poissons à l'artificialisation du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIF2018 - Septièmes Rencontres de L'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological restoration of the Rhône river and its scientific monitoring: from flow restoration to ecological potential optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological indicators of ecological risks associated to hydropeaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers -3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment-scale habitat modeling: rationale, objectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards global regionalized characterisation factors for water consumption impacts on instream freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe - 28th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPONSE OF FISH COMMUNITIES TO FLOW VARIATIONS IN HYDROPEAKING STREAM REACHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Hydro-Environment Engineering and Research (IAHR), and the International Society for River Science (ISRS), Aug 2018, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trout populations of natural and bypass reaches share common processes relating their dynamics to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the drivers of hydraulic geometry at reach scale in the hydrographic network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish learned movements in a large regulated river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and temporal dynamics of fine sedimentation in restored floodplain channels (Rhône River, France): actual trends and assessment of their potential persistence as aquatic habitat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Towards the best practice of river restoration and maintenance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical bayesian modeling of brown trout population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing habitat-based predictions of community responses to river flow restoration: generic lessons from a data-rich case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River physical restoration: a data-rich case study and its lessons for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2015 "Freshwater sciences coming home"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01361728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Sivade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting grain size patterns and the propensity to accumulate fine particle deposits of restored floodplain channels (Rhône River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. River 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique de la restauration écohydraulique du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des projets de restauration écologique de cours d'eau : Quels retours d'expériences pour quelles stratégies à venir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-ZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical hydraulic habitat models for guiding river flow management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEM Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The success of river restoration projects. Feedback from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d’eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toedter Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kail Jochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS - DIPEE « Écologie et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des opérations de restauration françaises, de la mesure à la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées REVER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French river restoration projects are evaluated? Discussion about the notion of succes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRC 13th Annual Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RRC, Apr 2012, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using river restoration operations to test predictive ecohydraulic models: fish and invertebrate communities of the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paillex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the statistical distributions of hydraulic variables in reaches with large slope and substrate size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de cours d'eau : géographie, temporalité et pratiques dans le contexte franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DIPEE "Ecologie et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, IFE, Nov 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat heterogeneity and regional approach to model fish presence in large French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. St Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Wazneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORECASTER: facilitating knowledge exchange on hydromorphological and ecologicl effects of river restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buijse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennal Symposium of the International Society for River Science ISRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First feedback from the French river restoration case studies: elements for improving the next project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Biennial Symposium of the International Society for River Science – “Rivers as Linked Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nuevo enfoque de aplicación del método de micro hábitats para definir caudales ecológicos en los páramos del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Goulven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio internacional - entorno natural y gestion del agua en ciudades de America latina y el Caribe, Symposium International « Environnement et gestion de l'eau dans les villes d'Amérique Latine et des Caraïbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Quito, Ecuador. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du paramètre de dispersion de la distribution binomiale négative : a priori, effort d'échantillonnage, et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées Françaises de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale estimation and modelling of physical drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International "Stream physical restoration: syntheses and methods for basis management" ; ISH Lyonj. Projet IWRnet Forecaster; OMEDA, MEDDEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISH, Lyon ; ONEMA, MEDDEM, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « les grands fleuves vont à la mer », 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling count data distribution: the example of freshwater fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94th ESA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Albuquerque, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des distributions d'abondance locale des poissons d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution de petits échantillons de données d'abondance : exemple des poissons du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation longitudinale du corridor rhodanien : éléments pour une démarche scientifique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Les grands fleuves vont à la mer", 22ème entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration hydraulique et écologique du Rhône : problématique, méthodologie et indicateurs d'évolution post-restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les grands fleuves vont à la mer", 22éme entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology and river restoration: feedback and outstanding issue in the hydrographic district of the Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCR International Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCR, Jun 2008, Venise, Italy. pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community responses to flow regime: empirical tests, generality and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">138th Meeting of the American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ottawa, Canada. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône river hydraulic restoration: fish community changes and their predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydraulics, Christchurch, NZL, 18-23 February 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : Retours d'expérience de la restauration à Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration hydraulique et écologique du Rhône français : un exemple d'approche globale et ses indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01364527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gravel Bed Rivers Workshop, Lienz, AUT, 5-9 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits of stream assemblages and hydraulics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Assembly NABS/AGU, New Orleans, USA, 22-27 May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons du Vieux Rhône de Pierre Bénite 5 ans après modification du débit minimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.37-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised instream habitat models, applications and warnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.G. Jowett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydraulics, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.392-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown trout population dynamics versus long term habitat history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fith International Symposium on Ecohydraulics, Madrid, ESP, 12-17 September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validations biologiques et simplification des modélisations de l'habitat aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'état de l'art sur la modélisation de l'habitat et les débits réservés écologiques, Québec, 3-4 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of textometry in a scientific project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASLIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zagreb, Croatia. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking socio-ecology at its word: two ethical foundations for the &amp;quot;socio-ecological&amp;quot; approach confronted to the specific case of a large LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting (GRIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of species and individual fish microhabitat selection models in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique de la géométrie hydraulique des tronçons à travers le réseau hydrographique et applications à la gestion des bassins versants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doug Booker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale IsRivers - Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modelling of macroinvertebrate communities and river hydraulic habitat under climate change scenarios for the Loire river basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Merg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Piffady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Leipzig, Germany. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrofishing or snorkeling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences SEFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Rhône River restoration (France). Methodological approach and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Girona, Spain. Séminaire Form and function: overlooked aspects of river hydromorphology affecting ecosystem functions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klement Tockner; Christopher T. Robinson; Christiane Zarfl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe - 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.391-451, 2021, 978-0-08-102612-0. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102612-0.00011-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical habitat modeling and ecohydrological tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Poff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water for the Environment. Horne A., Webb A., Stewardson M.J., Richter B., Acreman M. (Eds).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.265-284, 2017, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803907-6.00013-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhône river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier, pp.247-295, 2009, 978-0-12-369449-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic geometry of stream reaches and ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Habersack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Earth Surface Processes, volume 11, Gravel Bed Rivers 6: From Process Understanding to the Restoration of Mountain Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.661-675, 2008, 978-0-444-52861-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the consequences of minimum flow increases in the by-passed sections of the Rhône river?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zylberblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clémens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhône en 100 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.244-245, 2008, 978-2-917199-00-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact des prélèvements d’eau en cours d’eau hors étiage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB, Office Français de la Biodiversité; Hepia; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du programme RhônEco (1998 – 2023) et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du programme RhônEco (1998 – 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1; CNRS; INRAE; Université de Genève. 2024, 325 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Chekhurska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almerinda Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Desbureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Rapport d’état d’avancement 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2022, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université lyon 1; LEHNA - UMR 5023; INRAE RiverLy; Université de Genève; EVS - UMR 5600. 2021, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLI-OHM. Les publications de l'OHM Vallée du Rhône 2006-2016 : quels contenus, influences, trajectoires, perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débits écologiques et modèles d'habitat. Rapport final - année 2015. Synthèse opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire en vue de l’expertise collective sur l’impact cumulé des retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Carluer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA. 2015, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique &amp;quot;Nouveau Poutès&amp;quot; - Caractérisation des peuplements piscicoles et des habitats à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA. 2015, 41 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'avancement 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle génération de modèles d'habitats numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivités des tronçons de cours d’eau et structuration des communautés piscicoles à leurs voisinages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accord cadre IRSTEA - Agence de l'Eau RMC - Action 41. 2014, 75 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur les habitats aquatiques de surface des prélèvements sur les masses d’eau souterraines : couplage de modèles hydrologiques et écologiques dans le bassin Seine-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie des étiages : typologie des cours d'eau temporaires et cartographie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Snelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Catalogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Onema. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; ENS de Lyon; EZUS - Université Lyon 1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01240898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études micro-habitats pour les Vieux Rhône de Donzère-Mondragon, Baix-Le- Logis-Neuf, Beauchastel et Bourg-lès-Valence. Cemagref – Compagnie Nationale du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2009, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1; ARALEP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMKART (Version 1.5) : Impacts quantitatifs sur les peuplements aquatiques de la restauration hydraulique des cours d'eau (modifications des débits, petits seuils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanderbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; EZUS - Université Lyon 1; ARALEP; Université Lyon 3. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrat, Mise en commun et développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMKART: plate-forme de modèles sur SIG pour la gestion écologique des débits à large échelle. Simulations et interprétation des premiers résultats sur le bassin Rhône-Méditerranée. Cemagref- Agence de l'eau RM&C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stroffek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Rapport de synthèse 2003-2008. Chautagne, Belley et de Brégnier-Cordon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Rapport d'étape 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1; ARALEP. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04558010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Suivi piscicole. Année 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Caractérisation de l'état initial. Année 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; EZUS - Université Lyon 1. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chute de Pierre Bénite. Suivi de l'incidence de l'augmentation du débit réservé dans le Vieux-Rhône. Phase II (2001-2004). Rapport intermédiaire 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et peuplements de poissons des cours d'eau. Méthodologie de quantifiation dynamique simplifiée de l'habitat pour les stations du Réseau Hydrobiologique et Piscicole (RHP). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId697"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico B&#228;tz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vanzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Insulaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abbasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Trautmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR036900" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockburn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03565-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Packman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1951506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3033-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berg&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.155" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871041v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jorda Capdevilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e21774" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez Capel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3114" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0578" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01324705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0209" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thommeret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327886v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12546" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CAFAE1BA7DF75E47D59BED55ADCDE1882BA6D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12324" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPNNWX3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152578v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12553" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLVQ485K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thivin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2784" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TPXLMKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Hug Peter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12565" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LFBCXJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2675" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013894" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000726" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Larned" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2685-2013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barquin Ortiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0194-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2873904B84847D2368D3F48BE30DB4F249DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704901v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovidio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.02.008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snelder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2011.00556.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8NMD639-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595413v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Friberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonada" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Bradley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dunbar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374794-5.00001-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KPHK3WD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lehmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leathwick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allenbach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00267-010-9465-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PK37M7Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592355v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02320.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TQ9RF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Leathwick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH0VNTXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-009-9352-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ41T574-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602836v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderbecq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shankar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591198v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9188-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ACE757B842C9272BEFE01C9FFCC97D969E049B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588732v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanck" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tedesco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588149v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michonneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberdorff" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whittier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588226v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151110v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikora" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588143v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagnes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152344v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zylberblat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588147v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01602.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6PLR0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588144v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.931" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635L5115-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587606v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581175v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2003.11912.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FD6974BBACA5EC3B428411DDDAE44D18874DE38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580747v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Poff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Angermeier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580748v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2002.00879.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A17BB5BA1113E8D3D3C6D3848BABFB073BF49FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580749v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2002.00880.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6678E070FBE4A01E81F3870489B755DE1D8113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouilly" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578651v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577948v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doutriaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Terrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577505v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574054v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915605v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandris" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1439-0434.1995.TB00284.X" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-085R6GFK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995018" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915607v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.1993.tb00813.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JNNWXSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915608v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fuchs" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Kohmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schmedtje" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92WR01761" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S85DNLVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708269v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Von Gunten" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609319v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sivade" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moiroud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608161v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608150v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609320v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609314v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miguel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flipo" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609317v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04219397v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609323v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332950v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599151v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316223v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316225v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316222v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toedter Anne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kail Jochem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345349v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316228v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801724v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597796v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346749v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kail" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598151v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St Hilaire" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Wazneh" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316226v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344729v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Garcia" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gordillo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343581v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592360v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590165v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364506v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fruget" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587608v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587607v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586395v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583972v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583713v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586681v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607519v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587534v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565975v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00011-0" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606632v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803907-6.00013-9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591415v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590162v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habersack" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591412v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606648v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195814v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamouroux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195800v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605566v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606649v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Snelder" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pella" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599629v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558172v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590499v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599628v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558111v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558010v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557921v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580936v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580935v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815268v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico B&#228;tz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Judes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vanzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2024.2426790" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Insulaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra D&#246;ll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abbasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Lo&#239;c Messager" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Trautmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR036900" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bouloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara L&#243;pez-Rojo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pe&#241;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Singer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10408" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;l Grenouillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Torgersen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Fullerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Dugdale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Duda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argelich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barqu&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e77750" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cockburn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03565-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Packman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Robinson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2021.1951506" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612979v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug Booker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124292" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Booker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027242" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3667" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tamisier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Booker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.12.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2016004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3033-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01769658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orenstein E." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Holzer M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wohner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Achard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.324" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0578" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01821208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2016-0240" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berg&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.155" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575564v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez Capel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3114" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Singer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jorda Capdevilla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e21774" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01324705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0209" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corallie Miguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016032" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Stewardson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thommeret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12513" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12324" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPNNWX3S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327886v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12546" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CAFAE1BA7DF75E47D59BED55ADCDE1882BA6D9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152578v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lepori" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12553" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLVQ485K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600228v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thivin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2784" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TPXLMKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dessaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fruget" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12422" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R6XZ97KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Hug Peter" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12565" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LFBCXJ7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074852v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.02.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLV64ZKX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jawr.12101" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRT9DJD3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2675" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070488v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR013894" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000726" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Larned" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2685-2013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snilder" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9933" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PDTKJCLN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barquin Ortiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-011-0194-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB2873904B84847D2368D3F48BE30DB4F249DC62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berg&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ovidio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.02.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Snelder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-1688.2011.00556.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8NMD639-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00622926v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.01.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PLJ7MLM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595413v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Friberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonada" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Bradley" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dunbar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374794-5.00001-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.12.015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KPHK3WD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lehmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leathwick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allenbach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00267-010-9465-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PK37M7Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592355v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2009.02320.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TQ9RF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Leathwick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH0VNTXS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-009-9352-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ41T574-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454526v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ibanez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Hugues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kamdem Toham" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05591.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-008-9188-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2ACE757B842C9272BEFE01C9FFCC97D969E049B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602836v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderbecq" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shankar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanck" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588732v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tedesco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588149v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Irz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michonneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberdorff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Whittier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152418v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588144v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.931" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-635L5115-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikora" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152344v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zylberblat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagnes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2006.01602.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6PLR0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587606v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581175v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hugueny" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0706.2003.11912.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FD6974BBACA5EC3B428411DDDAE44D18874DE38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Roger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580749v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2002.00880.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6678E070FBE4A01E81F3870489B755DE1D8113C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580748v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2002.00879.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A17BB5BA1113E8D3D3C6D3848BABFB073BF49FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580747v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Poff" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Angermeier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouilly" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578651v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577948v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doutriaux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Terrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577505v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915600v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.1998.00273.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G7XR8S3Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915605v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nandris" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kohler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1439-0434.1995.TB00284.X" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-085R6GFK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574054v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1995018" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915607v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.1993.tb00813.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JNNWXSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915608v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Fuchs" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Kohmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Schmedtje" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/92WR01761" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S85DNLVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148822v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687698v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720582v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720666v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708269v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Von Gunten" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512610v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Booker" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wichroff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dumollard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608449v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux Michollet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonio" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609316v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608150v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609315v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609319v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sivade" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moiroud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609320v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609314v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miguel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flipo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609317v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04219397v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606640v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904183v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609323v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402006v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740037v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319181v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361728v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319198v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332950v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358323v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599151v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316223v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316222v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toedter Anne" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kail Jochem" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316228v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345349v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morandi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801724v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597796v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346749v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kail" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598151v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St Hilaire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Wazneh" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344729v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buijse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Garcia" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316226v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594108v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gordillo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593973v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343581v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592359v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592444v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592443v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386736v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343435v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343443v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362348v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592360v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590165v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364506v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amoros" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fruget" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364527v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587608v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587607v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586395v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583713v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583972v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586681v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609602v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poirier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607990v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Achard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. F. Le Lay" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux-Michollet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587547v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043202v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607519v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587534v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340198v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565975v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00011-0" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606632v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hauer" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803907-6.00013-9" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591415v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590162v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Habersack" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591412v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455950v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pouchoulin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680015v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679390v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558128v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663288v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324360v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952030v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308536v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308523v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606648v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604627v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leblanc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319231v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195814v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamouroux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319234v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605566v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195800v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606649v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558149v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segura" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936890v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Snelder" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pella" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalogne" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240861v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240898v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599629v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241366v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590499v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558172v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591752v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599628v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558111v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558010v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557921v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580936v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580935v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>