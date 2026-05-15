--- v0 (2026-03-26)
+++ v1 (2026-05-15)
@@ -904,593 +904,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03379564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evidence That the Short Allele of 5-HTTLPR Moderates the Association of Psychiatric Symptom Severity on Suicide Attempt: The Example in Obsessive-Compulsive Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition, Conflict and Change of Mind: A Role of GABAergic Inhibition in the Primary Motor Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafay-Chebassier</w:t>
+                <w:t xml:space="preserve">Bastien Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar de Rugy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issa Wassouf</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.770414⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.736732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931563v1</w:t>
+                <w:t xml:space="preserve">hal-03857264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, Conflict and Change of Mind: A Role of GABAergic Inhibition in the Primary Motor Cortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymar de Rugy</w:t>
+                <w:t xml:space="preserve">Evolution of obsessive and compulsive symptoms over two years of deep brain stimulation cessation and explantation, after fourteen years of continuous stimulation for treatment-resistant obsessive-compulsive disorder. A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Doolub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Wassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Duron</w:t>
+                <w:t xml:space="preserve">Alexia Delbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Goillandeau</w:t>
+                <w:t xml:space="preserve">Philippe Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">Psychiatry Research Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.736732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psycr.2022.100013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857264v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of obsessive and compulsive symptoms over two years of deep brain stimulation cessation and explantation, after fourteen years of continuous stimulation for treatment-resistant obsessive-compulsive disorder. A case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issa Wassouf</w:t>
+                <w:t xml:space="preserve">Exposure to High Precariousness Prevalence Negatively Impacts Drug Prescriptions of General Practitioners to Precarious and Non-Precarious Populations: A Retrospective Pharmaco-Epidemiological Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmipriva Le Bonheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Page</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandivanie Clodion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psycr.2022.100013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926950v1</w:t>
+                <w:t xml:space="preserve">hal-03641987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to High Precariousness Prevalence Negatively Impacts Drug Prescriptions of General Practitioners to Precarious and Non-Precarious Populations: A Retrospective Pharmaco-Epidemiological Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lakshmipriva Le Bonheur</w:t>
+                <w:t xml:space="preserve">Preliminary Evidence That the Short Allele of 5-HTTLPR Moderates the Association of Psychiatric Symptom Severity on Suicide Attempt: The Example in Obsessive-Compulsive Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lafay-Chebassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
+                <w:t xml:space="preserve">Bérangère Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Wassouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.2962. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.770414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641987v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstates imbalance is associated with a functional dysregulation of the resting-state networks in obsessive–compulsive disorder: a high-density electrical neuroimaging study using the TESS method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,632 +1708,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Striatal and cerebellar vesicular acetylcholine transporter expression is disrupted in human DYT1 dystonia</w:t>
+                <w:t xml:space="preserve">Echelle d’évaluation de l’insight dans l’alcoolisme: validation de la version française du questionnaire Hanil Alcohol Insight Scale (HAIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Mazere</w:t>
+                <w:t xml:space="preserve">Meira Dandaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
+                <w:t xml:space="preserve">Soghra Ebrahimighavam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nemathollah Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awab172⟩</w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.87-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.264.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741295v1</w:t>
+                <w:t xml:space="preserve">hal-03482057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echelle d’évaluation de l’insight dans l’alcoolisme: validation de la version française du questionnaire Hanil Alcohol Insight Scale (HAIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Striatal and cerebellar vesicular acetylcholine transporter expression is disrupted in human DYT1 dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mazere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meira Dandaba</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soghra Ebrahimighavam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Chatard</w:t>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemathollah Jaafari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.87-113. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (3), pp.909-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.264.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482057v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal and cerebellar vesicular acetylcholine transporter expression is disrupted in human DYT1 dystonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mazere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144 (3), pp.909-923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaa465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481871v1</w:t>
+                <w:t xml:space="preserve">hal-05379836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal and cerebellar vesicular acetylcholine transporter expression is disrupted in human DYT1 dystonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Striatal and cerebellar vesicular acetylcholine transporter expression is disrupted in human DYT1 dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mazere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vidailhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 144 (3), pp.909-923. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 144 (8), pp.e68-e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05379836v1</w:t>
+                <w:t xml:space="preserve">hal-04741295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relation Between Empathy and Insight in Psychiatric Disorders: Phenomenological, Etiological, and Neuro-Functional Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Thirioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Harika-Germaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematollah Jaafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting relapse in patients with severe alcohol use disorder: The role of alcohol insight and implicit alcohol associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meira Dandaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.45267. </w:t>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rotge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bordessoulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goillandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (Pt 1), pp.304-17. </w:t>
@@ -4282,51 +4282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1338594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49511-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852921000687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Thirioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.770414" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ribot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.736732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psycr.2022.100013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipriva Le Bonheur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandivanie Clodion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.894473" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mazere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meira Dandaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soghra Ebrahimighavam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemathollah Jaafari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0087" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Thirioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106433" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harika-Germaneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rachid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.12394" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Hai Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bordessoulles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVD9X50F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lambrecq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Rotge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Langbour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291713002730" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bioulac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Rotge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amestoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wassouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dampur&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doolub" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika-Germaneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/da/9694689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111530" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04795061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Bokam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.06.053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Heit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2024.1338594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49511-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852921000687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ribot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.736732" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delbreil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Page" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psycr.2022.100013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmipriva Le Bonheur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandivanie Clodion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052962" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Thirioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.770414" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Tutour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guillevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.894473" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meira Dandaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soghra Ebrahimighavam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemathollah Jaafari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.264.0087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mazere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deffains" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa465" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00966" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Harika&#8208;germaneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Thirioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Serra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106433" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harika-Germaneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rachid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solinas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopr.12394" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Hai Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155375v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bordessoulles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVD9X50F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lambrecq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Rotge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Langbour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291713002730" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bioulac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Burbaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Rotge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Amestoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>