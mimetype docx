--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1534,51 +1534,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
@@ -1605,75 +1605,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
@@ -1700,51 +1700,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2008,51 +2008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39FB938F"/>
+    <w:nsid w:val="2EA6278F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2239,51 +2239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-larranaga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lov&#233;n Wallerius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacim N&#228;slund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wallerius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johnsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Valdimarsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#211;. Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef&#225;n &#211;li Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Steingrimsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-larranaga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lov&#233;n Wallerius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacim N&#228;slund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wallerius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johnsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Valdimarsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#211;. Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef&#225;n &#211;li Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Steingrimsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>