--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nicolas-larranaga</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=h-YJLeMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,1392 +152,1392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility affects copulation and oviposition dynamics in Pieris brassicae in seminatural cages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (4), pp.743-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1744-7917.12568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-stream phenotypic divergence in head shape of brown trout associated with invasive brook trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Invasive brook trout disrupt the diel activity and aggregation patterns of native brown trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Lovén Wallerius</w:t>
+                <w:t xml:space="preserve">Magnus Wallerius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joacim Näslund</w:t>
+                <w:t xml:space="preserve">Haoyu Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Koeck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz192⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (7), pp.1052-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2018-0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440938v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive brook trout disrupt the diel activity and aggregation patterns of native brown trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Within-stream phenotypic divergence in head shape of brown trout associated with invasive brook trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Závorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Magnus Lovén Wallerius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörgen Johnsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joacim Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Koeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2018-0110⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (2), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440926v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel activity and foraging mode of juvenile Arctic charr in fluctuating water flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Valdimarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Linnansaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Ó. Steingrímsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (4), pp.348-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.3256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density‐dependent diel activity in stream‐dwelling Arctic charr Salvelinus alpinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Fingerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefán Óli Steingrímsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (12), pp.3965-3976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.2177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (10), pp.1461-1471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103 (5-6), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a butterfly dispersal syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (1839), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2016.1533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelter availability alters diel activity and space use in a stream fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan O. Steingrimsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.578-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/aru234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population sex ratio and dispersal in experimental, two-patch metapopulations of butterflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducatez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.946-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2656.12082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and inter-individual variations in flight direction in a migratory butterfly co-vary with individual mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ducatez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (16), pp.3156-3163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.082883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1526,313 +1547,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies spatiales de reproduction du saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Pau et des Pays de l'Adour (UPPA), FRA. 2011, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,105 +1863,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la sélectivité des filets maillants utilisés pour l'échantillonnage de l'ichtyofaune lacustre en application du protocole normalisé CEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2008,51 +2029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EA6278F"/>
+    <w:nsid w:val="97EB217A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2239,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-larranaga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390921v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lov&#233;n Wallerius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacim N&#228;slund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wallerius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Guo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johnsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Valdimarsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#211;. Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef&#225;n &#211;li Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1533" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Steingrimsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-larranaga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=h-YJLeMAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wallerius" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Johnsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2018-0110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lov&#233;n Wallerius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joacim N&#228;slund" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Koeck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Valdimarsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Linnansaari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#211;. Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fingerle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef&#225;n &#211;li Steingr&#237;msson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2177" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducatez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1533" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Steingrimsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/aru234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082883" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>