--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Larrousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’évolution des pratiques de science ouverte en sciences humaines et sociales vus par l’infrastructure de recherche IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Data Infrastructure for Social Science and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Spadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data &amp; Publications in Social Science and Humanities: the role of infrastructures in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week - SciDataCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering reproducible research by linking data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2024 - Digital Methods for Reproducible Research Practices in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Jun 2024, Lisbonne, Portugal. https://annualevent.dariah.eu/wp-content/uploads/2024/09/10.5281-zenodo.13654378-DARIAH-AE2024_BoA.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking publications and data from two French national repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Repositories (OR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Repositories, Jun 2023, Stellenbosh, South Africa. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8091581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données et des publications dans COMMONS. Le cas des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un data journal interdisciplinaire pour les sciences humaines et sociales. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation des données dans le cadre du projet Social Sciences & Humanities Open Cloud (H2020 SSHOC) [titre provisoire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diary of our initiatory journey on the continent of data citation in SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan. https://dh2022.dhii.asia/dh2022bookofabsts.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term preservation of TEI Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tools &amp; Uses : Data and Digital Humanitie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Human Mesh for Humanities in France: Dealing with preservation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Manuscrit Naturellement&amp;quot; Rescuing a library buried in digital sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Arts and Humanities: The DARIAH Approach to Data and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Durco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Gaffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation à long terme des données de la recherche en Sciences Humaines et Sociales : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'archivage des données de la recherche en SHS (Sciences Humaines et Sociales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et données de la recherche (ICA/SUV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI as an archival format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI (Text Encoding in the Web ) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: Building open bridges between infrastructures to liaise data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025. Accessibility &amp; Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COMMONS Project: Linking Data and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening collaboration for community-driven scholarly communication (OPERAS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Zadar, Croatia. , 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10991184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles in data life for humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC-Pillar Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7156780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de mécanismes de citation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMethods - Collaborative platform for highlighting Open Access content about DH methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Innovation Forum 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num IR*, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche Huma-Num IR* : 10 ans de construction collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS26 Communications PoC between NAKALA and HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Union. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.1 Report on Integrated Service!Needs: DARIAH (in kind) contributions - Concept and Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmy Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Humanities Methods Review Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Moranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH; TGIR Huma-Num (UMS 3598); Göttingen State and University Library. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 7.2 Design and Sustainability Plan for an Open Humanities Data Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Buddenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH. 2017, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Larrousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’évolution des pratiques de science ouverte en sciences humaines et sociales vus par l’infrastructure de recherche IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Data Infrastructure for Social Science and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Spadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data &amp; Publications in Social Science and Humanities: the role of infrastructures in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week - SciDataCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering reproducible research by linking data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2024 - Digital Methods for Reproducible Research Practices in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Jun 2024, Lisbonne, Portugal. https://annualevent.dariah.eu/wp-content/uploads/2024/09/10.5281-zenodo.13654378-DARIAH-AE2024_BoA.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking publications and data from two French national repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Repositories (OR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Repositories, Jun 2023, Stellenbosh, South Africa. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8091581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données et des publications dans COMMONS. Le cas des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un data journal interdisciplinaire pour les sciences humaines et sociales. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation des données dans le cadre du projet Social Sciences & Humanities Open Cloud (H2020 SSHOC) [titre provisoire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diary of our initiatory journey on the continent of data citation in SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan. https://dh2022.dhii.asia/dh2022bookofabsts.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term preservation of TEI Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tools &amp; Uses : Data and Digital Humanitie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Human Mesh for Humanities in France: Dealing with preservation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Manuscrit Naturellement&amp;quot; Rescuing a library buried in digital sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Arts and Humanities: The DARIAH Approach to Data and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Durco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Gaffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation à long terme des données de la recherche en Sciences Humaines et Sociales : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'archivage des données de la recherche en SHS (Sciences Humaines et Sociales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et données de la recherche (ICA/SUV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI as an archival format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI (Text Encoding in the Web ) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: Building open bridges between infrastructures to liaise data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025. Accessibility &amp; Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COMMONS Project: Linking Data and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening collaboration for community-driven scholarly communication (OPERAS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Zadar, Croatia. , 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10991184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles in data life for humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC-Pillar Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7156780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de mécanismes de citation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMethods - Collaborative platform for highlighting Open Access content about DH methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Innovation Forum 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num IR*, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche Huma-Num IR* : 10 ans de construction collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS26 Communications PoC between NAKALA and HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Union. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.1 Report on Integrated Service!Needs: DARIAH (in kind) contributions - Concept and Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmy Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Humanities Methods Review Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Moranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH; TGIR Huma-Num (UMS 3598); Göttingen State and University Library. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 7.2 Design and Sustainability Plan for an Open Humanities Data Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Buddenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH. 2017, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Concordia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10991184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628029v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Engelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montoliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628733v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Leeuw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Concordia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10991184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628029v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Engelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montoliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628733v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Leeuw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>