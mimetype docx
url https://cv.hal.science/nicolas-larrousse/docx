--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Larrousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’évolution des pratiques de science ouverte en sciences humaines et sociales vus par l’infrastructure de recherche IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Data Infrastructure for Social Science and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Spadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data &amp; Publications in Social Science and Humanities: the role of infrastructures in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week - SciDataCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering reproducible research by linking data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2024 - Digital Methods for Reproducible Research Practices in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Jun 2024, Lisbonne, Portugal. https://annualevent.dariah.eu/wp-content/uploads/2024/09/10.5281-zenodo.13654378-DARIAH-AE2024_BoA.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking publications and data from two French national repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Repositories (OR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Repositories, Jun 2023, Stellenbosh, South Africa. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8091581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données et des publications dans COMMONS. Le cas des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un data journal interdisciplinaire pour les sciences humaines et sociales. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation des données dans le cadre du projet Social Sciences & Humanities Open Cloud (H2020 SSHOC) [titre provisoire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diary of our initiatory journey on the continent of data citation in SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan. https://dh2022.dhii.asia/dh2022bookofabsts.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term preservation of TEI Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tools &amp; Uses : Data and Digital Humanitie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Human Mesh for Humanities in France: Dealing with preservation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Manuscrit Naturellement&amp;quot; Rescuing a library buried in digital sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Arts and Humanities: The DARIAH Approach to Data and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Durco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Gaffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation à long terme des données de la recherche en Sciences Humaines et Sociales : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'archivage des données de la recherche en SHS (Sciences Humaines et Sociales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et données de la recherche (ICA/SUV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI as an archival format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI (Text Encoding in the Web ) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: Building open bridges between infrastructures to liaise data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025. Accessibility &amp; Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COMMONS Project: Linking Data and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening collaboration for community-driven scholarly communication (OPERAS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Zadar, Croatia. , 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10991184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles in data life for humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC-Pillar Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7156780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de mécanismes de citation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMethods - Collaborative platform for highlighting Open Access content about DH methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Innovation Forum 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num IR*, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche Huma-Num IR* : 10 ans de construction collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS26 Communications PoC between NAKALA and HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Union. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.1 Report on Integrated Service!Needs: DARIAH (in kind) contributions - Concept and Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmy Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Humanities Methods Review Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Moranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH; TGIR Huma-Num (UMS 3598); Göttingen State and University Library. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 7.2 Design and Sustainability Plan for an Open Humanities Data Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Buddenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH. 2017, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Larrousse </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'évolution des pratiques de science ouverte en Sciences Humaines et Sociales vus de l'infrastructure de recherche Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’évolution des pratiques de science ouverte en sciences humaines et sociales vus par l’infrastructure de recherche IR* Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Data &amp; Publications in Social Science and Humanities: the role of infrastructures in the French national context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Data Week - SciDataCon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Data Infrastructure for Social Science and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Spadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering reproducible research by linking data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event 2024 - Digital Methods for Reproducible Research Practices in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DARIAH, Jun 2024, Lisbonne, Portugal. https://annualevent.dariah.eu/wp-content/uploads/2024/09/10.5281-zenodo.13654378-DARIAH-AE2024_BoA.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données et des publications dans COMMONS. Le cas des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un data journal interdisciplinaire pour les sciences humaines et sociales. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 years of building an infrastructure in SSH: a revolution in practices or an evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SciDataCon-IDW Salzburg 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODATA, Oct 2023, Salzburg (AU), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking publications and data from two French national repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Repositories (OR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Repositories, Jun 2023, Stellenbosh, South Africa. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8091581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diary of our initiatory journey on the continent of data citation in SSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Concordia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan. https://dh2022.dhii.asia/dh2022bookofabsts.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified path from data to publications: Three French infrastructures in the COMMONS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Tokyo, Japan; Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo (Japan), Japan. pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881307v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La citation des données dans le cadre du projet Social Sciences & Humanities Open Cloud (H2020 SSHOC) [titre provisoire]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et de réflexion sur l'éthique de la recherche, Atelier "Ethique dans les Humanités Numériques : la citation des données de recherche (pratiques, formats, outils)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'Ethique de la Recherche de l'Université Paris Nanterre, Dec 2022, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term preservation of TEI Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Tools &amp; Uses : Data and Digital Humanitie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Techno-Human Mesh for Humanities in France: Dealing with preservation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Manuscrit Naturellement&amp;quot; Rescuing a library buried in digital sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of FAIR Principles on Scientific Communities in (Digital) Humanities. An Example of French Research Consortia in Archaeology, Ethnology, Literature and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2018 Digital Humanities Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num : Une infrastructure française pour les Sciences Humaines et Sociales. Stratégie, organisation et fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Arts and Humanities: The DARIAH Approach to Data and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Berra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Durco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chad Gaffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability: a new horizon for data sharing in Humanities and Social Sciences. The input of three digital services developed by Huma-Num</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation à long terme des données de la recherche en Sciences Humaines et Sociales : un retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'archivage des données de la recherche en SHS (Sciences Humaines et Sociales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et données de la recherche (ICA/SUV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI as an archival format</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI (Text Encoding in the Web ) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing link: Building open bridges between infrastructures to liaise data and publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2025. Accessibility &amp; Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COMMONS Project: Linking Data and Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening collaboration for community-driven scholarly communication (OPERAS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Zadar, Croatia. , 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10991184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR principles in data life for humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSC-Pillar Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7156780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de mécanismes de citation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#dhnord2021 : Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMethods - Collaborative platform for highlighting Open Access content about DH methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulin Ribbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Innovation Forum 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huma-Num IR*, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huma-Num, 10 Years of Building a Research Infrastructure at the European level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'infrastructure de recherche Huma-Num IR* : 10 ans de construction collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory research and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives, innovation ouverte et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et recherches participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for journals that wish to establish a “data policy” related to their publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS26 Communications PoC between NAKALA and HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Joffres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barborini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Kuntziger-Planche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] European Union. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations aux revues souhaitant définir une « politique de données » liées aux publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Catherine Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guigonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jouguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D5.1 Report on Integrated Service!Needs: DARIAH (in kind) contributions - Concept and Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmy Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Humanities Methods Review Journal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Engelhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Montoliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Moranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH; TGIR Huma-Num (UMS 3598); Göttingen State and University Library. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 7.2 Design and Sustainability Plan for an Open Humanities Data Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Buddenbohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaike de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Priddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Larrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] DARIAH. 2017, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01531337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364688v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Concordia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10991184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628029v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Engelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montoliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628733v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Leeuw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bourdot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jouguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Gray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Spadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl'Innocenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8091581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Concordia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881307v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Durco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Gaffield" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Ribbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10991184" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ball" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Kuntziger-Planche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7156780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628029v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Engelhardt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montoliu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04074860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04221292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Catherine Gouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03594383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628733v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Leeuw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femmy Admiraal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>