--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -234,416 +234,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monney</w:t>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539692v1</w:t>
+                <w:t xml:space="preserve">hal-04802496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 332, pp.108653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802496v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of bears exploitation by early Neanderthals at the middle pleistocene site of payre (MIS 8-6, Southeastern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744234v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crâne de lion des cavernes de la grotte de Montgrillet, Meyrannes – Gard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -694,51 +694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentations des réseaux karstiques profonds par Néanderthal. Nouveaux exemples à la grotte de Saint-Marcel (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mocochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -792,731 +792,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t>
+                <w:t xml:space="preserve">L'histoire antique et médiévale de Saint-Étienne-de-Fontbellon. Nouveau regard à partir d'une découverte inédite à proximité de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lepenant</w:t>
+                <w:t xml:space="preserve">Audrey Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Billaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Brechon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817178v1</w:t>
+                <w:t xml:space="preserve">halshs-04959821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire antique et médiévale de Saint-Étienne-de-Fontbellon. Nouveau regard à partir d'une découverte inédite à proximité de l'église</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Brechon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.55-63</w:t>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04959821v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau regard sur l’éthologie de l’hyène des cavernes et sa fréquentation de l’endokarst profond. L’exemple de l’Aldène (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Galant</w:t>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, Vol. 5. Karst sediment, Palaeontology and Archaeology (25), pp.347-350</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817193v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t>
+                <w:t xml:space="preserve">Caractérisation du gisement fossilifère de l'aven du Devès de Reynaud (Saint-Remèze, Ardèche, France) Histoire et apport de l'étude des paléofaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mélanie Lepenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t>
+              <w:t xml:space="preserve">Karstologia Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18th Internation al Congress of Speleology, 25 (Vol. 5. Karst sediment, Palaeontology and Archaeology), pp.387-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626941v1</w:t>
+                <w:t xml:space="preserve">hal-03817178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmira Saladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 248, pp.106631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 243, pp.106472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008969v1</w:t>
+                <w:t xml:space="preserve">hal-02957845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (south-eastern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmira Saladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 243, pp.106472. </w:t>
+              <w:t xml:space="preserve">, 2020, 248, pp.106631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957845v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neanderthal selective hunting of reindeer? The case study of Abri du Maras (south-eastern France)</w:t>
               </w:r>
@@ -1630,645 +1630,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur l'occupation épipaléolithique du site de Bourbouissou à Vendargues (Hérault, Occitanie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Recchia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177718v1</w:t>
+                <w:t xml:space="preserve">hal-02563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t>
+                <w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stocchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t>
+              <w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563718v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+                <w:t xml:space="preserve">Premières données sur l'occupation épipaléolithique du site de Bourbouissou à Vendargues (Hérault, Occitanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cormarèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guégan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563727v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannet Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957646v1</w:t>
+                <w:t xml:space="preserve">hal-02563634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563634v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur une mandibule de chat pléistocène (Carnivora : Felidae) du Réseau Ursus (Soyons, Ardèche, France) : apport pour la connaissance des petits Félidés pléistocènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2440,77 +2440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau Salomé (Vallon-Pont-d'Arc, Ardèche, France) : un nouvel exemple de compétition et d'interactions interspécifiques (ours-hyène)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2557,51 +2557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hyène des cavernes : un carnivore emblématique des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2639,51 +2639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur deux mandibules de Pachycrocuta brevirostris (Aymard, 1846) du Pléistocène ancien du sud-est de la France : la grotte de la Grosse Marguerite (Aiguèze) et l'aven des Trois Pigeons (Nîmes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,77 +2867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Ranc Pointu n° 2 (Saint-Martin d'Ardèche, Sud-Est de la France) : une occupation humaine du Paléolithique moyen ancien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Rhône-Alpes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,90 +3233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte des Deux-Ouvertures : le regard et la mémoire : perception d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stocchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3341,77 +3341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;grotte à ours des cavernes&amp;quot; à la sortie des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,345 +3492,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450150v1</w:t>
+                <w:t xml:space="preserve">hal-05063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05063611v1</w:t>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie Occitanie. 2024, pp.1-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3850,349 +3850,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Opération 2021. Rapport opération triannuelle, deuxième année 2020-2022, Abri du Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670157v1</w:t>
+                <w:t xml:space="preserve">hal-04003409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 2021. Rapport opération triannuelle, deuxième année 2020-2022, Abri du Maras</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04003409v1</w:t>
+                <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Allué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4214,103 +4214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2019. Rapport opération triannuelle 2017-2019, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4332,103 +4332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4450,90 +4450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4585,64 +4585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Saint-Marcel (Bidon, 07)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,103 +4690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2017. Rapport annuel opération triannuelle, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,90 +4930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,51 +5232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,90 +5327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5452,103 +5452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5576,450 +5576,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t>
+              <w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563777v1</w:t>
+                <w:t xml:space="preserve">hal-02419139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Préhistoire de Soyons dans son contexte paléolithique régional (Drôme et Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t>
+              <w:t xml:space="preserve">Le karst et les grottes de Soyons, Crussol et Châteaubourg, le temps de la géologie, le temps de l’eau, le temps des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées AFK 2019, Sep 2019, Soyons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563683v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin-léopard ? Considérations taphonomiques sur la prédation des caprinés par les carnivores au Pléistocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t>
+              <w:t xml:space="preserve">Hommes et Caprinés : de la montagne à la steppe, de la chasse à l’élevage / Humans and Caprines : from mountain to steppe, from hunting to husbandry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Antibes, France. pp.17-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419139v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédateurs quaternaires : une histoire des relations entre espèces en Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous Archéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche préhistorique et Archéologique; Département de l’Ardèche, 2017, Alba-la-Romaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6038,527 +6038,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte des Deux-Ouvertures à St-Martin-d’Ardèche : Approches chronométriques croisées de la mise en place du massif stalagmitique (U/Th et 14C AMS) et Implications quant aux fréquentations humaines et animales de la cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nouveaux éléments de discussion chronologiques dans le paysage des Grottes ornées de l’Ardèche : Oulen, Chabot et Tête-du-Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+                <w:t xml:space="preserve">J Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hellstrom</w:t>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Christophe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADAPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 41-50</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 271-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957694v1</w:t>
+                <w:t xml:space="preserve">hal-01957715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éléments de discussion chronologiques dans le paysage des Grottes ornées de l’Ardèche : Oulen, Chabot et Tête-du-Lion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Grotte des Deux-Ouvertures à St-Martin-d’Ardèche : Approches chronométriques croisées de la mise en place du massif stalagmitique (U/Th et 14C AMS) et Implications quant aux fréquentations humaines et animales de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Combier</w:t>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+                <w:t xml:space="preserve">John Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moreau</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADAPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 271-284</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp. 41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957715v1</w:t>
+                <w:t xml:space="preserve">hal-01957694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711224v1</w:t>
+                <w:t xml:space="preserve">halshs-00757365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavia Venditti</w:t>
+                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757365v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6671,90 +6671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte de Soulabé (Ariège, France) : une association bouquetin - léopard ? Considérations taphonomiques sur la prédation des caprinés par les Carnivores au Pléistocène dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,77 +6792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte des Barasses II (Balazuc, Ardèche) : contexte géoarchéologique, chronologique et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,51 +7099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02177718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Combier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02177718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>