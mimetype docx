--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1496,749 +1496,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthal selective hunting of reindeer? The case study of Abri du Maras (south-eastern France)</w:t>
+                <w:t xml:space="preserve">Premières données sur l'occupation épipaléolithique du site de Bourbouissou à Vendargues (Hérault, Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daujeard</w:t>
+                <w:t xml:space="preserve">Johanna Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vettese</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Britton</w:t>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Béarez</w:t>
+                <w:t xml:space="preserve">Elise Cormarèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boulbes</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.985-1011. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.376-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0580-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401086v1</w:t>
+                <w:t xml:space="preserve">hal-02177718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neanderthal selective hunting of reindeer? The case study of Abri du Maras (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monteil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vettese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.985-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0580-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563718v1</w:t>
+                <w:t xml:space="preserve">hal-02401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t>
+                <w:t xml:space="preserve">L’Aven de la Licorne à Saint-Privat-de-Champclos (Gard), un nouveau témoin des paléoenvironnements au Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Stocchetti</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t>
+              <w:t xml:space="preserve">, 2019, 36, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563727v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières données sur l'occupation épipaléolithique du site de Bourbouissou à Vendargues (Hérault, Occitanie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Cormarèche</w:t>
+                <w:t xml:space="preserve">Sur des occupations au Paléolithique à la baume de Ronze à partir des recherches de l’abbé Paul-Jean Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stocchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.19-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177718v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannet Marcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563634v1</w:t>
+                <w:t xml:space="preserve">hal-01957646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indices de fréquentation de la grotte aux Points (Aiguèze, Gard) par les animaux, et notamment par l’ours des cavernes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements de subsistance paléolithiques et relations entre l’Homme et les Carnivores à la grotte aux Points (Aiguèze, Gard) au travers de l’archéozoologique et taphonomique des restes fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannet Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La Grotte aux Points d’Aiguèze (Gard) : petite sœur de la Grotte Chauvet (2), 73, pp.25-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 73, pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2019.3195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957646v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t>
               </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Baracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stocchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paléoanthropologique des empreintes de pieds humains de la galerie Paul Ambert dans le réseau Cathala de la grotte d’Aldène – mission 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7099,51 +7099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02177718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2023v22a15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04959821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepenant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02177718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;gan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stocchetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannet Marcel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3890" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/PALEO.3539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2013.08.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LRXWV87-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Baracchini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chauvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chailloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aulanier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746183v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563777v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Cocco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Le Pape" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957715v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Combier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bailon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#233;arez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4233" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>