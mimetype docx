--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3680,226 +3680,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+                <w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.1218-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096525v1</w:t>
+                <w:t xml:space="preserve">hal-00067992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastian Miron</w:t>
+                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, n°5, pp.V133-V143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00067992v1</w:t>
+                <w:t xml:space="preserve">hal-00096525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion Singular Value Decomposition based on Bidiagonalization to a Real or Complex Matrix using Quaternion Householder Transformations</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2025</w:t>
+              <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yoann Altmann; Mike Davies, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4900,252 +4900,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Journé</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une implantation de la théorie de l'information</w:t>
               </w:r>
@@ -6310,248 +6310,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
+                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346547v1</w:t>
+                <w:t xml:space="preserve">hal-02148428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez-Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Lepez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148428v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive algorithm for estimation of mixture models on Riemannian symmetric space</w:t>
               </w:r>
@@ -7370,520 +7370,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale des signaux aléatoires bivariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Clustering and causality inference using algorithmic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Revolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691274v1</w:t>
+                <w:t xml:space="preserve">hal-01655109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization spectrogram of bivariate signals</w:t>
+                <w:t xml:space="preserve">Analyse spectrale des signaux aléatoires bivariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655120v1</w:t>
+                <w:t xml:space="preserve">hal-01691274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and causality inference using algorithmic complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
+                <w:t xml:space="preserve">Polarization spectrogram of bivariate signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2017 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655109v1</w:t>
+                <w:t xml:space="preserve">hal-01655120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Resolution reconstruction of intensity functions on the sphere for single-particle diffraction imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">On some global aspects of manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2017 - 24th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.225-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655131v1</w:t>
+                <w:t xml:space="preserve">hal-01655138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some global aspects of manifold learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Resolution reconstruction of intensity functions on the sphere for single-particle diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - 24th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655138v1</w:t>
+                <w:t xml:space="preserve">hal-01655131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
               </w:r>
@@ -9268,230 +9268,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
+                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337673v1</w:t>
+                <w:t xml:space="preserve">hal-00337680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
+                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337680v1</w:t>
+                <w:t xml:space="preserve">hal-00337673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the extension of the 1D analytic signal to improper complex valued signals</w:t>
               </w:r>
@@ -10110,204 +10110,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Separation of Polarized Signals by Quaternionic Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sven Buchholz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068010v1</w:t>
+                <w:t xml:space="preserve">hal-00067993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Separation of Polarized Signals by Quaternionic Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIV European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067993v1</w:t>
+                <w:t xml:space="preserve">hal-00068010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the SVD of a quaternion matrix</w:t>
               </w:r>
@@ -10576,191 +10576,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067998v1</w:t>
+                <w:t xml:space="preserve">hal-00067997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067997v1</w:t>
+                <w:t xml:space="preserve">hal-00067998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
               </w:r>
@@ -10871,51 +10871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution vector-sensor array processing using quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11569,51 +11569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALZA: Practical Algorithmic Information Theory and Sharper Universal String Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Revolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12008,51 +12008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>