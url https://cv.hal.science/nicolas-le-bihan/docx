--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1235,369 +1235,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.053302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550211v1</w:t>
+                <w:t xml:space="preserve">hal-01550230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Imperatori</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.173-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550304v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew V Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+                <w:t xml:space="preserve">Walter Imperatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.053302. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.439-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent signal processing for Rayleigh wave ellipticity estimation : application to seismic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,338 +2552,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion polynomial matrix diagonalization for the separation of polarized convolutive mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni M. Menanno</w:t>
+                <w:t xml:space="preserve">Christian Lageman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (7), pp.1229-1337. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (6), pp.2766-2777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2010.2046216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515653v1</w:t>
+                <w:t xml:space="preserve">hal-00515688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lageman</w:t>
+                <w:t xml:space="preserve">Quaternion Polar Representation with a Complex Modulus and Complex Argument Inspired by the Cayley-Dickson Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2010.2046216⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-008-0128-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515688v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Polar Representation with a Complex Modulus and Complex Argument Inspired by the Cayley-Dickson Form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sangwine</w:t>
+                <w:t xml:space="preserve">Quaternion polynomial matrix diagonalization for the separation of polarized convolutive mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni M. Menanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (7), pp.1229-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-008-0128-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00515650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation of the heterogeneity of a random medium using Compound Poisson Process modeling of wave multiple scattering</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single station determination of Rayleigh wave ellipticity by using the random decrement technique (RayDec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,914 +3083,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal classification by complex and quaternionic multi-layer perceptrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Buchholz</w:t>
+                <w:t xml:space="preserve">Fast Complexified Quaternion Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129065708001403⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1522-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.910477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276964v1</w:t>
+                <w:t xml:space="preserve">hal-00268009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Complexified Quaternion Fourier Transform</w:t>
+                <w:t xml:space="preserve">Higher-order statistics of Stokes parameters in a random birefringent medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.910477⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.275-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030701762636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268009v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order statistics of Stokes parameters in a random birefringent medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Polarized signal classification by complex and quaternionic multi-layer perceptrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (2), pp.275-292. </w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030701762636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129065708001403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276731v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobi Method For Quaternion Matrix Singular Value Decomposition</w:t>
+                <w:t xml:space="preserve">MUSIC Algorithm for Vector-Sensors Array Using Biquaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sangwine</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2006.09.055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (9), pp.4523-4533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.896067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201795v1</w:t>
+                <w:t xml:space="preserve">hal-00170946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIC Algorithm for Vector-Sensors Array Using Biquaternions</w:t>
+                <w:t xml:space="preserve">Jacobi Method For Quaternion Matrix Singular Value Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 187 (2), pp.1265-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2006.09.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.896067⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170946v1</w:t>
+                <w:t xml:space="preserve">hal-00201795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD-Unimodal ICA subspace Method</w:t>
+                <w:t xml:space="preserve">Quaternion Singular Value Decomposition based on Bidiagonalization to a Real or Complex Matrix using Quaternion Householder Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+                <w:t xml:space="preserve">Steve Sangwine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 71 (5), pp.133-143. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 182 (1), pp.727-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.2335387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2006.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257951v1</w:t>
+                <w:t xml:space="preserve">hal-00125823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t>
+                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD-Unimodal ICA subspace Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Miron</w:t>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54, pp.1218-1229. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (5), pp.133-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.2335387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067992v1</w:t>
+                <w:t xml:space="preserve">hal-00257951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+                <w:t xml:space="preserve">Quaternion-MUSIC for vector-sensor array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.1218-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.870630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096525v1</w:t>
+                <w:t xml:space="preserve">hal-00067992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Singular Value Decomposition based on Bidiagonalization to a Real or Complex Matrix using Quaternion Householder Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Sangwine</w:t>
+                <w:t xml:space="preserve">Multicomponent wave separation using HOSVD - unimodal ICA subspace method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, n°5, pp.V133-V143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2006.04.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00125823v1</w:t>
+                <w:t xml:space="preserve">hal-00096525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-Sensor MUSIC for Polarized Seismic Sources Localization</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp 74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,51 +4175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular value decomposition of quaternion matrices: a new tool for vector-sensor signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (7), pp 1177-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4291,351 +4291,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damped ellipse decomposition for bivariate signals</w:t>
+                <w:t xml:space="preserve">Suivi des ondes membranaires via le signal analytique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Jalal Jouidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yoann Altmann; Mike Davies, Jun 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113406v1</w:t>
+                <w:t xml:space="preserve">hal-05396233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de signaux bivariés en somme d'ellipses amorties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Damped ellipse decomposition for bivariate signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">SSP 2025 - 2025 IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yoann Altmann; Mike Davies, Jun 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142554v1</w:t>
+                <w:t xml:space="preserve">hal-05113406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des ondes membranaires via le signal analytique 2D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décomposition de signaux bivariés en somme d'ellipses amorties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Jouidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396233v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometric phase of bivariate signals</w:t>
               </w:r>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4710,822 +4710,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : modulation de polarisation et phase géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+                <w:t xml:space="preserve">hal-04194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cano</w:t>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217821v1</w:t>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Journé</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une implantation de la théorie de l'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
+                <w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256174v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : un système d’oscillateurs harmoniques couplés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+                <w:t xml:space="preserve">Une implantation de la théorie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194520v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : modulation de polarisation et phase géométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles physiques à deux états pour les signaux bivariés : un système d’oscillateurs harmoniques couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194522v1</w:t>
+                <w:t xml:space="preserve">hal-04194520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de position en intérieur: une approche basée sur l'anti-développement et le filtre de Kalman étendu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles polarisés pour la simulation rapide de formes d'ondes gravitationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Cherfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Éric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.ID783</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7935/GT1W-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868304v1</w:t>
+                <w:t xml:space="preserve">hal-03868307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
               </w:r>
@@ -5695,434 +5704,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate gravitational-wave modelling with principal component regression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">Estimation de position en intérieur: une approche basée sur l'anti-développement et le filtre de Kalman étendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.ID783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868278v1</w:t>
+                <w:t xml:space="preserve">hal-03868304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles polarisés pour la simulation rapide de formes d'ondes gravitationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Fast and accurate gravitational-wave modelling with principal component regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Chassande-Mottin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7935/GT1W-⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868307v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation geometry framework for the Rayleigh quotient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan H Manton</w:t>
+                <w:t xml:space="preserve">Two-way kernel matrix puncturing: towards resource-efficient PCA and spectral clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PMLR 2021 - 38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.2156-2165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376426v1</w:t>
+                <w:t xml:space="preserve">hal-03376365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way kernel matrix puncturing: towards resource-efficient PCA and spectral clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">An optimisation geometry framework for the Rayleigh quotient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan H Manton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMLR 2021 - 38th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.955-959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376365v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off in Large Dimensional Statistics</w:t>
               </w:r>
@@ -6219,555 +6219,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Similarity for Sequences using LZ77-based conditional information measure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cayre</w:t>
+                <w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT 2019 - IEEE International Symposium on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346520v1</w:t>
+                <w:t xml:space="preserve">hal-02410728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Complexity and Similarity for Sequences using LZ77-based conditional information measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
+              <w:t xml:space="preserve">ISIT 2019 - IEEE International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.2454-2458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148428v1</w:t>
+                <w:t xml:space="preserve">hal-02346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
+                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346547v1</w:t>
+                <w:t xml:space="preserve">hal-02148428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive algorithm for estimation of mixture models on Riemannian symmetric space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jialun Zhou</w:t>
+                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez-Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Lepez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927638v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et caractérisation des polarisations d'une onde gravitationnelle</w:t>
+                <w:t xml:space="preserve">Recursive algorithm for estimation of mixture models on Riemannian symmetric space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">Jialun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410728v1</w:t>
+                <w:t xml:space="preserve">hal-02927638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Filtering of Bivariate Signals Using Quaternions</w:t>
               </w:r>
@@ -6883,64 +6883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7013,51 +7013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2018 - 2018 IEEE Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Fribourg-en-Brisgau, Germany. pp.144-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7085,158 +7085,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrogramme de polarisation pour l'analyse des signaux bivariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691276v1</w:t>
+                <w:t xml:space="preserve">hal-01655180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Riemannian Gaussian distributions on the space of positive-definite quaternion matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7251,189 +7251,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655180v1</w:t>
+                <w:t xml:space="preserve">hal-01655168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Gaussian distributions on the space of positive-definite quaternion matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Spectrogramme de polarisation pour l'analyse des signaux bivariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655168v1</w:t>
+                <w:t xml:space="preserve">hal-01691276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and causality inference using algorithmic complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Revolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,226 +7664,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some global aspects of manifold learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Resolution reconstruction of intensity functions on the sphere for single-particle diffraction imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - 24th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655138v1</w:t>
+                <w:t xml:space="preserve">hal-01655131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Resolution reconstruction of intensity functions on the sphere for single-particle diffraction imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">On some global aspects of manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2017 - 24th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.225-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655131v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
               </w:r>
@@ -8429,160 +8429,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIQUE: A Quaternion-Based Array Processing Technique for Surface Wave Polarization Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase géométrique des signaux polarisés en milieux aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682579v1</w:t>
+                <w:t xml:space="preserve">hal-00682584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternionic spectral analysis of non-stationary improper complex signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8598,152 +8576,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCA 2011 - 9th International Conference on Clifford algebras and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Weirmar, Germany. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase géométrique des signaux polarisés en milieux aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSIQUE: A Quaternion-Based Array Processing Technique for Surface Wave Polarization Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682584v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind extraction of improper quaternion sources</w:t>
               </w:r>
@@ -8958,51 +8958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric estimation for compound Poisson processes on compact Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lageman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave ellipticity estimation from ambient seismic noise using single and multiple vector-sensor techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,230 +9268,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
+                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337680v1</w:t>
+                <w:t xml:space="preserve">hal-00337673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
+                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337673v1</w:t>
+                <w:t xml:space="preserve">hal-00337680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the extension of the 1D analytic signal to improper complex valued signals</w:t>
               </w:r>
@@ -9920,1028 +9920,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternionic independent component analysis using hypercomplex nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Paulus</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">7th IMA Conference on Mathematics in Signal Processing, Cirencester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101686v1</w:t>
+                <w:t xml:space="preserve">hal-00096553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Estimation of Gaussian Proper Quaternion Valued Random Processes</w:t>
+                <w:t xml:space="preserve">Computing the SVD of a quaternion matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+              <w:t xml:space="preserve">7th IMA Conference on Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096539v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Miron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067993v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Separation of Polarized Signals by Quaternionic Neural Networks</w:t>
+                <w:t xml:space="preserve">Detection and Estimation of Gaussian Proper Quaternion Valued Random Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sven Buchholz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068010v1</w:t>
+                <w:t xml:space="preserve">hal-00096539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the SVD of a quaternion matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Sangwine</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IMA Conference on Mathematics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics speech and signal processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096572v1</w:t>
+                <w:t xml:space="preserve">hal-00067993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternionic independent component analysis using hypercomplex nonlinearities</w:t>
+                <w:t xml:space="preserve">Optimal Separation of Polarized Signals by Quaternionic Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IMA Conference on Mathematics in Signal Processing, Cirencester</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIV European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096553v1</w:t>
+                <w:t xml:space="preserve">hal-00068010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEMPED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185279v1</w:t>
+                <w:t xml:space="preserve">hal-00067997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067997v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastian Miron</w:t>
+                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067998v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Phuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SDEMPED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021533v1</w:t>
+                <w:t xml:space="preserve">hal-00185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution vector-sensor array processing using quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11442,64 +11442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional seismic data decomposition by higher order SVD and unimodal-ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriu Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and Image Processing for remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.H. Chen, CRC Press (Taylor and Francis books), pp.75-101, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11556,77 +11556,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SALZA: Practical Algorithmic Information Theory and Sharper Universal String Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Revolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12008,51 +12008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>