--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1235,160 +1235,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Imperatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.439-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550230v1</w:t>
+                <w:t xml:space="preserve">hal-01550304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Estimation on the rotation group using Diffusive wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1417,187 +1430,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seismic waves crossing the Santa Clara Valley using the three-component MUSIQUE array algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+                <w:t xml:space="preserve">Expansion-Maximization-Compression algorithm with spherical harmonics for single particle imaging with X-ray lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Imperatori</w:t>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.439-456. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.053302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.053302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550304v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent signal processing for Rayleigh wave ellipticity estimation : application to seismic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single station determination of Rayleigh wave ellipticity by using the random decrement technique (RayDec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,313 +3083,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Complexified Quaternion Fourier Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Polarized signal classification by complex and quaternionic multi-layer perceptrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2007.910477⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129065708001403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268009v1</w:t>
+                <w:t xml:space="preserve">hal-00276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order statistics of Stokes parameters in a random birefringent medium</w:t>
+                <w:t xml:space="preserve">Fast Complexified Quaternion Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1522-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2007.910477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030701762636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00276731v1</w:t>
+                <w:t xml:space="preserve">hal-00268009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal classification by complex and quaternionic multi-layer perceptrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Buchholz</w:t>
+                <w:t xml:space="preserve">Higher-order statistics of Stokes parameters in a random birefringent medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (2), pp.75-85. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (2), pp.275-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129065708001403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455030701762636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276964v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIC Algorithm for Vector-Sensors Array Using Biquaternions</w:t>
               </w:r>
@@ -4805,442 +4805,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Journé</w:t>
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228051v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte de polarisation pour la reconstruction d'ondes gravitationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Cano</w:t>
+                <w:t xml:space="preserve">Estimation de barycentres sur variétés de Stiefel : une approche par projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217821v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une implantation de la théorie de l'information</w:t>
               </w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles polarisés pour la simulation rapide de formes d'ondes gravitationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,355 +5514,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnel</w:t>
+                <w:t xml:space="preserve">Estimation de position en intérieur: une approche basée sur l'anti-développement et le filtre de Kalman étendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.ID783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726813v1</w:t>
+                <w:t xml:space="preserve">hal-03868304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis performance-complexité pour les statistiques en grande dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Polarisation des modes en acoustique sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.621-624</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868290v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de position en intérieur: une approche basée sur l'anti-développement et le filtre de Kalman étendu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compromis performance-complexité pour les statistiques en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.ID783</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.621-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868304v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate gravitational-wave modelling with principal component regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,51 +5909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way kernel matrix puncturing: towards resource-efficient PCA and spectral clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off in Large Dimensional Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6264,51 +6264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6431,248 +6431,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez-Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Lepez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148428v1</w:t>
+                <w:t xml:space="preserve">hal-02346547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Widely Factorizable Hypercomplex Signals with Uncertain Observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ruiz-Molina</w:t>
+                <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8504-8508, </w:t>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346547v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive algorithm for estimation of mixture models on Riemannian symmetric space</w:t>
               </w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,158 +7085,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Spectrogramme de polarisation pour l'analyse des signaux bivariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chainais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655180v1</w:t>
+                <w:t xml:space="preserve">hal-01691276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Gaussian distributions on the space of positive-definite quaternion matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7251,146 +7251,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655168v1</w:t>
+                <w:t xml:space="preserve">hal-01655180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrogramme de polarisation pour l'analyse des signaux bivariés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
+                <w:t xml:space="preserve">Riemannian Gaussian distributions on the space of positive-definite quaternion matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chainais</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691276v1</w:t>
+                <w:t xml:space="preserve">hal-01655168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and causality inference using algorithmic complexity</w:t>
               </w:r>
@@ -7696,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8429,321 +8429,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase géométrique des signaux polarisés en milieux aléatoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MUSIQUE: A Quaternion-Based Array Processing Technique for Surface Wave Polarization Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hobiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682584v1</w:t>
+                <w:t xml:space="preserve">hal-00682579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternionic spectral analysis of non-stationary improper complex signals</w:t>
+                <w:t xml:space="preserve">Phase géométrique des signaux polarisés en milieux aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sangwine</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2011 - 9th International Conference on Clifford algebras and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Weirmar, Germany. pp.135</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682588v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUSIQUE: A Quaternion-Based Array Processing Technique for Surface Wave Polarization Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternionic spectral analysis of non-stationary improper complex signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sangwine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCA 2011 - 9th International Conference on Clifford algebras and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Weirmar, Germany. pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682579v1</w:t>
+                <w:t xml:space="preserve">hal-00682588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind extraction of improper quaternion sources</w:t>
               </w:r>
@@ -8844,269 +8844,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence statistique sur la fonction de phase des milieux aléatoires par diffusion multiple des ondes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric estimation for compound Poisson processes on compact Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404220v1</w:t>
+                <w:t xml:space="preserve">hal-00406006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation for compound Poisson processes on compact Lie groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférence statistique sur la fonction de phase des milieux aléatoires par diffusion multiple des ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406006v1</w:t>
+                <w:t xml:space="preserve">hal-00404220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave ellipticity estimation from ambient seismic noise using single and multiple vector-sensor techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hobiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,230 +9268,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
+                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337673v1</w:t>
+                <w:t xml:space="preserve">hal-00337680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional approach to signal processing under nonlinear constraints</w:t>
+                <w:t xml:space="preserve">Decompounding on compact Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cirencester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337680v1</w:t>
+                <w:t xml:space="preserve">hal-00337673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the extension of the 1D analytic signal to improper complex valued signals</w:t>
               </w:r>
@@ -9939,51 +9939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternionic independent component analysis using hypercomplex nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IMA Conference on Mathematics in Signal Processing, Cirencester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10084,217 +10084,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Estimation of Gaussian Proper Quaternion Valued Random Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Paulus</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101686v1</w:t>
+                <w:t xml:space="preserve">hal-00096539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Estimation of Gaussian Proper Quaternion Valued Random Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicomponent seismic data filtering by multilinear methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Conference on Mathematics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Communication Control and Signal Processing, ISCCSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096539v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution vector-sensor array processing based on biquaternions</w:t>
               </w:r>
@@ -10388,51 +10388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Separation of Polarized Signals by Quaternionic Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Buchholz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10451,441 +10451,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
+              <w:t xml:space="preserve">SDEMPED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067997v1</w:t>
+                <w:t xml:space="preserve">hal-00185279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagonalisation de matrices polynomiales quaternioniques : application à la séparation de mélanges convolutifs d'ondes polarisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067998v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure-Line Rouve</w:t>
+                <w:t xml:space="preserve">Etude des performances du modele quaternionique en traitement d'antenne vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">19ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021533v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotor fault detection of electrical machines by low frequency magnetic stray field analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Line Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDEMPED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Diagnostics for Electric Machines, Power Electronics and Drives (SDEMPED 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185279v1</w:t>
+                <w:t xml:space="preserve">hal-00021533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution vector-sensor array processing using quaternions</w:t>
               </w:r>
@@ -11550,216 +11550,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALZA: Practical Algorithmic Information Theory and Sharper Universal String Similarity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic regime for impropriety tests of complex random vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan H. Manton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010529v1</w:t>
+                <w:t xml:space="preserve">hal-03011919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic regime for impropriety tests of complex random vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SALZA: Practical Algorithmic Information Theory and Sharper Universal String Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Revolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011919v1</w:t>
+                <w:t xml:space="preserve">hal-03010529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12008,51 +12008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905602v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3562735" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chainais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3278071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Osto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H Manton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rochat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delboulb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2017.05.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017824v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2855659" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2736494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.03.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hobiger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Imperatori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.053302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sangwine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.06.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2012.2184969" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548828v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-011-0363-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-010-0263-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lageman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2010.2046216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-008-0128-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515653v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Menanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.02.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJH08KCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.016601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL038863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CBQF9LK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Buchholz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129065708001403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.910477" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030701762636" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.896067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.09.055" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPRVZJ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sangwine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2006.04.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2335387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Miron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.870630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.74" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR025GWN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113406v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256174v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sivignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194520v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7935/GT1W-" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909752" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287217" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849610" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346547v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez-Alcala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Lepez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro-Moreno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz-Molina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683146" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialun Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450687" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017837v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450737" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952905" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655131v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296276" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogieh Skandari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319878" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967770" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Javidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Cheong Took" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Jahanchahi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Mandic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960357" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00241" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337673v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Sangwine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138166v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096572v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Bui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Line Rouve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067998v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987367v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010529v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00606665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>